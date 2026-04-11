--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Picart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-2287-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotope dilution mass spectrometry overview: tips and applications for the measurement of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sánchez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (39), pp.1665-1699. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4JA00029C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04595852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Potential Coulometry for the accurate determination of plutonium in the presence of uranium: The role of sulfate complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.121490 -. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology applications to D&D issues: issues at stake for INSIDER European project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.17. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2019052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03238591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of porous oxide microspheres: the role of internal porosity and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1613-1619. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of plutonium by Controlled Potential Coulometry: uncertainty evaluation by the Monte Carlo Method approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 324 (2), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-020-07085-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03045985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.1013-1021. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-018-6399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium and Plutonium EQRAINs from 1997 to now Comparison to ITVs 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of porous lanthanide oxide microspheres: Experimental investigation and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.695 - 703. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Highly Nano-Dispersed NiO/GDC Catalysts from Ion Exchange Resin Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (12), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal7120368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the sintering mechanisms of GDC pellets obtained by the compaction of nanostructured oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.4450-4460. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Am)O$_2$ pellet with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 492, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatometric study of a co-converted (U,Am)O2 powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (7), pp.1775-1782. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02387045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Acid Resin Process: A Dustless Conversion Route for the Synthesis of Americium Bearing-blanket Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.271-278. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02388876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Trivalent Am Substitution into U 3 O 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10438 - 10444. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of uranium and americium oxide solid solution formation for CRMP process: first combination of in situ XRD and XANES measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud C. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (14), pp.6391 - 6399. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4dt03515a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous metal oxide microspheres from ion exchange resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1675-1687. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02490-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of uranium–americium mixed oxide pellet from microsphere precursors: Application of CRMP process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 453 (1-3), pp.214-219. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of uranium dioxide ceramic pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1-3), pp.80 - 86. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured gadolinium-doped ceria microsphere synthesis from ion exchange resin: Multi-scale in-situ studies of solid solution formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 218, pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium-based oxides: Dense pellet fabrication from co-converted oxalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444 (1-3), pp.181-185. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the plutonium (IV) electrochemical behavior in nitric acid at a platinum electrode. Application to the cathodic reduction of Pu(IV) in a plate electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 727, pp.163-170. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcined Resin Microsphere Pelletization (CRMP) a novel process for sintered metallic oxide pellets synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Herlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (12), pp.3199-3209. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02349240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelization of ion exchange kinetics for a carboxylic resin in infinite solution volume conditions. Application to monovalent−trivalent cations exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jobelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (34), pp.11027-11038. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp102120m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Coordination Chemistry of Phosphonate Derivatives of Heteropolyoxotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Racimor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Messner-Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.1164-1166. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic102223w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dissolution of Thin Films of Cerium Oxide by Using a GaPO 4 Crystal Microbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (13), pp.5139-5145. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac900826u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation-growth process of scale electrodeposition – influence of the magnesium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Joiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (18), pp.4334-4342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’incertitude de mesure de la fraction massique d'uranium par ID-TIMS : validation de l’approche GUM par l’approche GUM-S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournée technique Incertitude de mesure : son utilisation, son évaluation, le nouveau périmètre de son référentiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNE, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Sep 2024, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04724391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA’s activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA annual meeting - Destructive Analysis WG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2024, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETAMA nuclear Reference Materials: update since 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on the Nuclear Reference Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, May 2023, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometric analysis of Uranium in solution through Boron Doped Diamond electrodes (BDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04614817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA's activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA Working Group on Standards and Techniques for Destructive Analysis (WG-DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of post-analysis data processing in ICP-OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dautheribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Rayonnement Radio-Chimie (R3C) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometry analysis of plutonium in the presence of excess uranium: focus on the effect of sulfate complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pu futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Sep 2022, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 years of IAEA inspections and 60 years of CETAMA activities in nuclear metrology: a close partnership to be pursued</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Oct 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulométrie à potentiel imposé de haute exactitude : la quête du « pour dix mille »...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Université Libre de Bruxelles, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium coulometry at CETAMA; recent advancement and performance studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM&amp;ESARDA Joint annual meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INMM &amp;ESARDA, Aug 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HKED method through the EQRAIN U16 interlaboratory comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd HKED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA CETAMA, AIEA, JRC, Feb 2020, Bagnols Sur Ceze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04736685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 - Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESARDA Symposium - 41st ESARDA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2019, Stresa, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT, CHARACTERIZATION AND CATALYTIC STUDY OF NOVEL NiO/GDC MATERIALS FOR HYDROGEN PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kalaitzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT, CHARACTERIZATION AND CATALYTIC STUDY OF NOVEL Ni/GDC MATERIALS FOR H2 PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kalaitzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCESC: 4th International Symposium on the Catalysis for Clean Energy and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bilbao Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory comparison for trace analysis: EQRAIN traces proficiency testing organized by CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on international safeguards: building future safeguards capabilities 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium mass content accurate determination by controlled potential coulometry at CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures - The Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Ni/GDC cermet catalysts for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference and exposition on Advanced ceramics and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Unknown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium mass content accurate determination by controlled potential coulometry at CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium futures 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETAMA metrological support to Destructive Analysis 2016 - 2017 actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGDA - ESARDA symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Julich - Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (u,ce)o2 and (u,am)o2 pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">methodology of expertise of uranium base powder to improve the manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Modern Developments and Applications in Microbeam Analysis (EMAS - 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and upcoming CETAMA metrological support to nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical meeting 2017 NM-RORO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (u,ce)o2 and (u,am)o2 pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bataillea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometrie a potentiel impose appliquee a la metrologie : retour d'experience a la CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees d'Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of porous metal oxide microspheres a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ceramic-metal hybrid porous materials for catalysis application using the weak acid resin process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects in porous materials </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Ce)O$_2$ and (U,Am)O$_2$ pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14IEMPT - Fourteenth International Exchange Meeting on Actinide and Fission Product Partitioning and Transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative (U,Am)O2 Synthesis Dedicated to Dustless Process for Americium Bearing Blankets Fabrication. Identification of the Chemical Steps through XRD and XAS Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analytical developments for powder characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Ce)O$_2$ and (U,Am)O$_2$ pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEMPT - 14th Information Exchange Meeting on actinide and fission product partitioning and transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, Oct 2016, San Diego, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du plutonium en solution par spectrophotométrie d'absorption: vue d'ensemble des techniques mises en oeuvre au Laboratoire de Conversion des Actinides et Radiolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GT 03 « Analyse du plutonium »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative oxide precursor synthesis dedicated to dustless process for minor actinide pellet fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2015 - 14th conference of the european ceramic society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tolede, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la compaction de microsphères poreuses non consolidées d'oxyde métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de Marcoule (JSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americium overview of 10 years research at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americiumoverview of 10 years research at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015 - International Nuclear Fuel Cycle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d’incertitude par méthode Monte-Carlo : application à la détermination de la fraction massique de plutonium par coulométrie de haute exactitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées d'électrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Coulométriques de l’Uranium sur Electrodes en Diamant Dopé au Bore (BDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of novel Ni/GDC catalysts for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 - Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA 41st annual meeting symposium on safeguards and nuclear material management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ISBN 978-92-76-08679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION D'UN MATÉRIAU ACTIF SPÉCIFIQUE POUR LA PRODUCTION D'HYDROGÈNE OU DE MONOXYDE DE CARBONE VIA LA DISSOCIATION DE L'EAU OU DU DIOXYDE DE CARBONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3943444A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Picart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-2287-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotope dilution mass spectrometry overview: tips and applications for the measurement of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sánchez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (39), pp.1665-1699. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4JA00029C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04595852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Potential Coulometry for the accurate determination of plutonium in the presence of uranium: The role of sulfate complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.121490 -. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of porous oxide microspheres: the role of internal porosity and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1613-1619. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology applications to D&D issues: issues at stake for INSIDER European project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2019052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03238591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of plutonium by Controlled Potential Coulometry: uncertainty evaluation by the Monte Carlo Method approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 324 (2), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-020-07085-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03045985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.1013-1021. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-018-6399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium and Plutonium EQRAINs from 1997 to now Comparison to ITVs 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of porous lanthanide oxide microspheres: Experimental investigation and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.695 - 703. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the sintering mechanisms of GDC pellets obtained by the compaction of nanostructured oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.4450-4460. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Am)O$_2$ pellet with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 492, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Highly Nano-Dispersed NiO/GDC Catalysts from Ion Exchange Resin Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (12), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal7120368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatometric study of a co-converted (U,Am)O2 powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (7), pp.1775-1782. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02387045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Acid Resin Process: A Dustless Conversion Route for the Synthesis of Americium Bearing-blanket Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.271-278. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02388876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Trivalent Am Substitution into U 3 O 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10438 - 10444. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of uranium and americium oxide solid solution formation for CRMP process: first combination of in situ XRD and XANES measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud C. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (14), pp.6391 - 6399. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4dt03515a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous metal oxide microspheres from ion exchange resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1675-1687. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02490-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured gadolinium-doped ceria microsphere synthesis from ion exchange resin: Multi-scale in-situ studies of solid solution formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 218, pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of uranium dioxide ceramic pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1-3), pp.80 - 86. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium-based oxides: Dense pellet fabrication from co-converted oxalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444 (1-3), pp.181-185. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the plutonium (IV) electrochemical behavior in nitric acid at a platinum electrode. Application to the cathodic reduction of Pu(IV) in a plate electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 727, pp.163-170. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of uranium–americium mixed oxide pellet from microsphere precursors: Application of CRMP process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 453 (1-3), pp.214-219. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcined Resin Microsphere Pelletization (CRMP) a novel process for sintered metallic oxide pellets synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Herlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (12), pp.3199-3209. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02349240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Coordination Chemistry of Phosphonate Derivatives of Heteropolyoxotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Racimor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Messner-Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.1164-1166. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic102223w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelization of ion exchange kinetics for a carboxylic resin in infinite solution volume conditions. Application to monovalent−trivalent cations exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jobelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (34), pp.11027-11038. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp102120m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dissolution of Thin Films of Cerium Oxide by Using a GaPO 4 Crystal Microbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (13), pp.5139-5145. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac900826u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation-growth process of scale electrodeposition – influence of the magnesium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Joiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (18), pp.4334-4342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’incertitude de mesure de la fraction massique d'uranium par ID-TIMS : validation de l’approche GUM par l’approche GUM-S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournée technique Incertitude de mesure : son utilisation, son évaluation, le nouveau périmètre de son référentiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNE, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Sep 2024, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04724391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA’s activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA annual meeting - Destructive Analysis WG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2024, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETAMA nuclear Reference Materials: update since 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on the Nuclear Reference Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, May 2023, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometric analysis of Uranium in solution through Boron Doped Diamond electrodes (BDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04614817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA's activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometry analysis of plutonium in the presence of excess uranium: focus on the effect of sulfate complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pu futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Sep 2022, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of post-analysis data processing in ICP-OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dautheribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Rayonnement Radio-Chimie (R3C) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA Working Group on Standards and Techniques for Destructive Analysis (WG-DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 years of IAEA inspections and 60 years of CETAMA activities in nuclear metrology: a close partnership to be pursued</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Oct 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulométrie à potentiel imposé de haute exactitude : la quête du « pour dix mille »...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Université Libre de Bruxelles, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium coulometry at CETAMA; recent advancement and performance studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM&amp;ESARDA Joint annual meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INMM &amp;ESARDA, Aug 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HKED method through the EQRAIN U16 interlaboratory comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd HKED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA CETAMA, AIEA, JRC, Feb 2020, Bagnols Sur Ceze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04736685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 - Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESARDA Symposium - 41st ESARDA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2019, Stresa, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT, CHARACTERIZATION AND CATALYTIC STUDY OF NOVEL Ni/GDC MATERIALS FOR H2 PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kalaitzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCESC: 4th International Symposium on the Catalysis for Clean Energy and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bilbao Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium mass content accurate determination by controlled potential coulometry at CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures - The Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory comparison for trace analysis: EQRAIN traces proficiency testing organized by CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on international safeguards: building future safeguards capabilities 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Ni/GDC cermet catalysts for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference and exposition on Advanced ceramics and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Unknown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium mass content accurate determination by controlled potential coulometry at CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium futures 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT, CHARACTERIZATION AND CATALYTIC STUDY OF NOVEL NiO/GDC MATERIALS FOR HYDROGEN PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kalaitzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (u,ce)o2 and (u,am)o2 pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bataillea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometrie a potentiel impose appliquee a la metrologie : retour d'experience a la CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees d'Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (u,ce)o2 and (u,am)o2 pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">methodology of expertise of uranium base powder to improve the manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Modern Developments and Applications in Microbeam Analysis (EMAS - 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETAMA metrological support to Destructive Analysis 2016 - 2017 actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGDA - ESARDA symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Julich - Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and upcoming CETAMA metrological support to nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical meeting 2017 NM-RORO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ceramic-metal hybrid porous materials for catalysis application using the weak acid resin process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects in porous materials </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Ce)O$_2$ and (U,Am)O$_2$ pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14IEMPT - Fourteenth International Exchange Meeting on Actinide and Fission Product Partitioning and Transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative (U,Am)O2 Synthesis Dedicated to Dustless Process for Americium Bearing Blankets Fabrication. Identification of the Chemical Steps through XRD and XAS Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analytical developments for powder characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Ce)O$_2$ and (U,Am)O$_2$ pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEMPT - 14th Information Exchange Meeting on actinide and fission product partitioning and transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, Oct 2016, San Diego, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of porous metal oxide microspheres a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du plutonium en solution par spectrophotométrie d'absorption: vue d'ensemble des techniques mises en oeuvre au Laboratoire de Conversion des Actinides et Radiolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GT 03 « Analyse du plutonium »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative oxide precursor synthesis dedicated to dustless process for minor actinide pellet fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2015 - 14th conference of the european ceramic society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tolede, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la compaction de microsphères poreuses non consolidées d'oxyde métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de Marcoule (JSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americium overview of 10 years research at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americiumoverview of 10 years research at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015 - International Nuclear Fuel Cycle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d’incertitude par méthode Monte-Carlo : application à la détermination de la fraction massique de plutonium par coulométrie de haute exactitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées d'électrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Coulométriques de l’Uranium sur Electrodes en Diamant Dopé au Bore (BDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of novel Ni/GDC catalysts for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 - Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA 41st annual meeting symposium on safeguards and nuclear material management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ISBN 978-92-76-08679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION D'UN MATÉRIAU ACTIF SPÉCIFIQUE POUR LA PRODUCTION D'HYDROGÈNE OU DE MONOXYDE DE CARBONE VIA LA DISSOCIATION DE L'EAU OU DU DIOXYDE DE CARBONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3943444A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDCD2026"/>
+    <w:nsid w:val="13EAC591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-picart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2287-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04595852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a S&#225;nchez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00029C" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roudil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121490" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03238591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Russell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Herranz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03045985v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roudil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-020-07085-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roudil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertorello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-6399-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bayle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1NKWLW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ramond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauth&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.01.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph den Auwer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01672" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C. Belin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03515a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokhtari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02490-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jobelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.06.048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NJ9CB6G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.06.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX05B7WP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauth&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Georgette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maurin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.06.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FC4N37-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jobelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102120m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villanneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Racimor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Messner-Henning" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102223w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04126719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jakab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900826u" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04128004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jakab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gabrielli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.07.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGJ73CJH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04614817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gracia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dautheribes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaux Corinne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Hamad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brennetot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Davrain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boichard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataillea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434548v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500829v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509078v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489537v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509095v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715862v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723716v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-picart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2287-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04595852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a S&#225;nchez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00029C" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roudil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121490" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03238591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Russell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Herranz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03045985v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roudil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-020-07085-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roudil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertorello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-6399-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bayle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1NKWLW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ramond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauth&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120368" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.01.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph den Auwer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01672" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C. Belin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03515a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokhtari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02490-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.06.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX05B7WP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jobelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauth&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Georgette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maurin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.06.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FC4N37-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.06.048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NJ9CB6G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villanneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Racimor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Messner-Henning" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102223w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581208v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jobelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102120m" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04126719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jakab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900826u" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04128004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jakab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gabrielli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.07.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGJ73CJH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04614817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gracia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dautheribes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaux Corinne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Hamad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339076v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Davrain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brennetot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417410v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808530v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataillea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boichard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417747v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442303v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509802v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500829v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509078v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489537v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509095v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715862v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723716v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>