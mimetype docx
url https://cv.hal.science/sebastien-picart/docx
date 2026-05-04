--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Picart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-2287-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotope dilution mass spectrometry overview: tips and applications for the measurement of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sánchez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (39), pp.1665-1699. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4JA00029C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04595852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Potential Coulometry for the accurate determination of plutonium in the presence of uranium: The role of sulfate complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.121490 -. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of porous oxide microspheres: the role of internal porosity and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1613-1619. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology applications to D&D issues: issues at stake for INSIDER European project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2019052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03238591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of plutonium by Controlled Potential Coulometry: uncertainty evaluation by the Monte Carlo Method approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 324 (2), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-020-07085-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03045985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.1013-1021. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-018-6399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium and Plutonium EQRAINs from 1997 to now Comparison to ITVs 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of porous lanthanide oxide microspheres: Experimental investigation and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.695 - 703. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the sintering mechanisms of GDC pellets obtained by the compaction of nanostructured oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.4450-4460. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Am)O$_2$ pellet with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 492, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Highly Nano-Dispersed NiO/GDC Catalysts from Ion Exchange Resin Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (12), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal7120368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatometric study of a co-converted (U,Am)O2 powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (7), pp.1775-1782. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02387045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Acid Resin Process: A Dustless Conversion Route for the Synthesis of Americium Bearing-blanket Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.271-278. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02388876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Trivalent Am Substitution into U 3 O 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10438 - 10444. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of uranium and americium oxide solid solution formation for CRMP process: first combination of in situ XRD and XANES measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud C. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (14), pp.6391 - 6399. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4dt03515a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous metal oxide microspheres from ion exchange resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1675-1687. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02490-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured gadolinium-doped ceria microsphere synthesis from ion exchange resin: Multi-scale in-situ studies of solid solution formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 218, pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of uranium dioxide ceramic pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1-3), pp.80 - 86. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium-based oxides: Dense pellet fabrication from co-converted oxalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444 (1-3), pp.181-185. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the plutonium (IV) electrochemical behavior in nitric acid at a platinum electrode. Application to the cathodic reduction of Pu(IV) in a plate electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 727, pp.163-170. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of uranium–americium mixed oxide pellet from microsphere precursors: Application of CRMP process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 453 (1-3), pp.214-219. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcined Resin Microsphere Pelletization (CRMP) a novel process for sintered metallic oxide pellets synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Herlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (12), pp.3199-3209. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02349240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Coordination Chemistry of Phosphonate Derivatives of Heteropolyoxotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Racimor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Messner-Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.1164-1166. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic102223w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelization of ion exchange kinetics for a carboxylic resin in infinite solution volume conditions. Application to monovalent−trivalent cations exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jobelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (34), pp.11027-11038. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp102120m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dissolution of Thin Films of Cerium Oxide by Using a GaPO 4 Crystal Microbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (13), pp.5139-5145. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac900826u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation-growth process of scale electrodeposition – influence of the magnesium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Joiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (18), pp.4334-4342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’incertitude de mesure de la fraction massique d'uranium par ID-TIMS : validation de l’approche GUM par l’approche GUM-S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournée technique Incertitude de mesure : son utilisation, son évaluation, le nouveau périmètre de son référentiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNE, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Sep 2024, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04724391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA’s activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA annual meeting - Destructive Analysis WG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2024, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETAMA nuclear Reference Materials: update since 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on the Nuclear Reference Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, May 2023, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometric analysis of Uranium in solution through Boron Doped Diamond electrodes (BDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04614817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA's activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometry analysis of plutonium in the presence of excess uranium: focus on the effect of sulfate complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pu futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Sep 2022, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of post-analysis data processing in ICP-OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dautheribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Rayonnement Radio-Chimie (R3C) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA Working Group on Standards and Techniques for Destructive Analysis (WG-DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 years of IAEA inspections and 60 years of CETAMA activities in nuclear metrology: a close partnership to be pursued</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Oct 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulométrie à potentiel imposé de haute exactitude : la quête du « pour dix mille »...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Université Libre de Bruxelles, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium coulometry at CETAMA; recent advancement and performance studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM&amp;ESARDA Joint annual meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INMM &amp;ESARDA, Aug 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HKED method through the EQRAIN U16 interlaboratory comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd HKED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA CETAMA, AIEA, JRC, Feb 2020, Bagnols Sur Ceze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04736685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 - Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESARDA Symposium - 41st ESARDA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2019, Stresa, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT, CHARACTERIZATION AND CATALYTIC STUDY OF NOVEL Ni/GDC MATERIALS FOR H2 PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kalaitzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCESC: 4th International Symposium on the Catalysis for Clean Energy and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bilbao Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium mass content accurate determination by controlled potential coulometry at CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures - The Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory comparison for trace analysis: EQRAIN traces proficiency testing organized by CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on international safeguards: building future safeguards capabilities 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Ni/GDC cermet catalysts for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference and exposition on Advanced ceramics and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Unknown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium mass content accurate determination by controlled potential coulometry at CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium futures 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT, CHARACTERIZATION AND CATALYTIC STUDY OF NOVEL NiO/GDC MATERIALS FOR HYDROGEN PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kalaitzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (u,ce)o2 and (u,am)o2 pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bataillea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometrie a potentiel impose appliquee a la metrologie : retour d'experience a la CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees d'Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (u,ce)o2 and (u,am)o2 pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">methodology of expertise of uranium base powder to improve the manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Modern Developments and Applications in Microbeam Analysis (EMAS - 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETAMA metrological support to Destructive Analysis 2016 - 2017 actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGDA - ESARDA symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Julich - Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and upcoming CETAMA metrological support to nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical meeting 2017 NM-RORO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ceramic-metal hybrid porous materials for catalysis application using the weak acid resin process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects in porous materials </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Ce)O$_2$ and (U,Am)O$_2$ pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14IEMPT - Fourteenth International Exchange Meeting on Actinide and Fission Product Partitioning and Transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative (U,Am)O2 Synthesis Dedicated to Dustless Process for Americium Bearing Blankets Fabrication. Identification of the Chemical Steps through XRD and XAS Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analytical developments for powder characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Ce)O$_2$ and (U,Am)O$_2$ pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEMPT - 14th Information Exchange Meeting on actinide and fission product partitioning and transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, Oct 2016, San Diego, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of porous metal oxide microspheres a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du plutonium en solution par spectrophotométrie d'absorption: vue d'ensemble des techniques mises en oeuvre au Laboratoire de Conversion des Actinides et Radiolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GT 03 « Analyse du plutonium »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative oxide precursor synthesis dedicated to dustless process for minor actinide pellet fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2015 - 14th conference of the european ceramic society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tolede, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la compaction de microsphères poreuses non consolidées d'oxyde métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de Marcoule (JSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americium overview of 10 years research at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americiumoverview of 10 years research at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015 - International Nuclear Fuel Cycle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d’incertitude par méthode Monte-Carlo : application à la détermination de la fraction massique de plutonium par coulométrie de haute exactitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées d'électrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Coulométriques de l’Uranium sur Electrodes en Diamant Dopé au Bore (BDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of novel Ni/GDC catalysts for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 - Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA 41st annual meeting symposium on safeguards and nuclear material management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ISBN 978-92-76-08679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION D'UN MATÉRIAU ACTIF SPÉCIFIQUE POUR LA PRODUCTION D'HYDROGÈNE OU DE MONOXYDE DE CARBONE VIA LA DISSOCIATION DE L'EAU OU DU DIOXYDE DE CARBONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3943444A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Picart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-2287-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotope dilution mass spectrometry overview: tips and applications for the measurement of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sánchez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (39), pp.1665-1699. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4JA00029C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04595852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Potential Coulometry for the accurate determination of plutonium in the presence of uranium: The role of sulfate complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.121490 -. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of porous oxide microspheres: the role of internal porosity and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1613-1619. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology applications to D&D issues: issues at stake for INSIDER European project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2019052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03238591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of plutonium by Controlled Potential Coulometry: uncertainty evaluation by the Monte Carlo Method approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 324 (2), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-020-07085-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03045985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.1013-1021. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-018-6399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium and Plutonium EQRAINs from 1997 to now Comparison to ITVs 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of porous lanthanide oxide microspheres: Experimental investigation and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.695 - 703. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Highly Nano-Dispersed NiO/GDC Catalysts from Ion Exchange Resin Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (12), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal7120368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the sintering mechanisms of GDC pellets obtained by the compaction of nanostructured oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.4450-4460. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Am)O$_2$ pellet with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 492, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatometric study of a co-converted (U,Am)O2 powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (7), pp.1775-1782. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02387045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Acid Resin Process: A Dustless Conversion Route for the Synthesis of Americium Bearing-blanket Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.271-278. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02388876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Trivalent Am Substitution into U 3 O 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10438 - 10444. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous metal oxide microspheres from ion exchange resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1675-1687. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02490-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of uranium and americium oxide solid solution formation for CRMP process: first combination of in situ XRD and XANES measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud C. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (14), pp.6391 - 6399. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4dt03515a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of uranium–americium mixed oxide pellet from microsphere precursors: Application of CRMP process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 453 (1-3), pp.214-219. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of uranium dioxide ceramic pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1-3), pp.80 - 86. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured gadolinium-doped ceria microsphere synthesis from ion exchange resin: Multi-scale in-situ studies of solid solution formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 218, pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium-based oxides: Dense pellet fabrication from co-converted oxalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444 (1-3), pp.181-185. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the plutonium (IV) electrochemical behavior in nitric acid at a platinum electrode. Application to the cathodic reduction of Pu(IV) in a plate electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 727, pp.163-170. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcined Resin Microsphere Pelletization (CRMP) a novel process for sintered metallic oxide pellets synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Herlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (12), pp.3199-3209. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02349240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelization of ion exchange kinetics for a carboxylic resin in infinite solution volume conditions. Application to monovalent−trivalent cations exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jobelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (34), pp.11027-11038. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp102120m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Coordination Chemistry of Phosphonate Derivatives of Heteropolyoxotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Racimor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Messner-Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.1164-1166. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic102223w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dissolution of Thin Films of Cerium Oxide by Using a GaPO 4 Crystal Microbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (13), pp.5139-5145. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac900826u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation-growth process of scale electrodeposition – influence of the magnesium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Joiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (18), pp.4334-4342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’incertitude de mesure de la fraction massique d'uranium par ID-TIMS : validation de l’approche GUM par l’approche GUM-S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournée technique Incertitude de mesure : son utilisation, son évaluation, le nouveau périmètre de son référentiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNE, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Sep 2024, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04724391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA’s activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA annual meeting - Destructive Analysis WG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2024, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETAMA nuclear Reference Materials: update since 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on the Nuclear Reference Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, May 2023, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometric analysis of Uranium in solution through Boron Doped Diamond electrodes (BDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04614817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA's activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 years of IAEA inspections and 60 years of CETAMA activities in nuclear metrology: a close partnership to be pursued</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Oct 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of post-analysis data processing in ICP-OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dautheribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Rayonnement Radio-Chimie (R3C) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometry analysis of plutonium in the presence of excess uranium: focus on the effect of sulfate complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pu futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Sep 2022, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA Working Group on Standards and Techniques for Destructive Analysis (WG-DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulométrie à potentiel imposé de haute exactitude : la quête du « pour dix mille »...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Université Libre de Bruxelles, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium coulometry at CETAMA; recent advancement and performance studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM&amp;ESARDA Joint annual meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INMM &amp;ESARDA, Aug 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HKED method through the EQRAIN U16 interlaboratory comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd HKED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA CETAMA, AIEA, JRC, Feb 2020, Bagnols Sur Ceze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04736685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 - Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESARDA Symposium - 41st ESARDA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2019, Stresa, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT, CHARACTERIZATION AND CATALYTIC STUDY OF NOVEL NiO/GDC MATERIALS FOR HYDROGEN PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kalaitzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT, CHARACTERIZATION AND CATALYTIC STUDY OF NOVEL Ni/GDC MATERIALS FOR H2 PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kalaitzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCESC: 4th International Symposium on the Catalysis for Clean Energy and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bilbao Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium mass content accurate determination by controlled potential coulometry at CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures - The Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory comparison for trace analysis: EQRAIN traces proficiency testing organized by CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on international safeguards: building future safeguards capabilities 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Ni/GDC cermet catalysts for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference and exposition on Advanced ceramics and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Unknown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium mass content accurate determination by controlled potential coulometry at CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium futures 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETAMA metrological support to Destructive Analysis 2016 - 2017 actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGDA - ESARDA symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Julich - Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (u,ce)o2 and (u,am)o2 pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">methodology of expertise of uranium base powder to improve the manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Modern Developments and Applications in Microbeam Analysis (EMAS - 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and upcoming CETAMA metrological support to nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical meeting 2017 NM-RORO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (u,ce)o2 and (u,am)o2 pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bataillea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometrie a potentiel impose appliquee a la metrologie : retour d'experience a la CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees d'Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of porous metal oxide microspheres a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ceramic-metal hybrid porous materials for catalysis application using the weak acid resin process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects in porous materials </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Ce)O$_2$ and (U,Am)O$_2$ pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14IEMPT - Fourteenth International Exchange Meeting on Actinide and Fission Product Partitioning and Transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative (U,Am)O2 Synthesis Dedicated to Dustless Process for Americium Bearing Blankets Fabrication. Identification of the Chemical Steps through XRD and XAS Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analytical developments for powder characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Ce)O$_2$ and (U,Am)O$_2$ pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEMPT - 14th Information Exchange Meeting on actinide and fission product partitioning and transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, Oct 2016, San Diego, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la compaction de microsphères poreuses non consolidées d'oxyde métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de Marcoule (JSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du plutonium en solution par spectrophotométrie d'absorption: vue d'ensemble des techniques mises en oeuvre au Laboratoire de Conversion des Actinides et Radiolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GT 03 « Analyse du plutonium »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative oxide precursor synthesis dedicated to dustless process for minor actinide pellet fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2015 - 14th conference of the european ceramic society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tolede, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americium overview of 10 years research at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americiumoverview of 10 years research at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015 - International Nuclear Fuel Cycle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d’incertitude par méthode Monte-Carlo : application à la détermination de la fraction massique de plutonium par coulométrie de haute exactitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées d'électrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Coulométriques de l’Uranium sur Electrodes en Diamant Dopé au Bore (BDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of novel Ni/GDC catalysts for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 - Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA 41st annual meeting symposium on safeguards and nuclear material management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ISBN 978-92-76-08679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION D'UN MATÉRIAU ACTIF SPÉCIFIQUE POUR LA PRODUCTION D'HYDROGÈNE OU DE MONOXYDE DE CARBONE VIA LA DISSOCIATION DE L'EAU OU DU DIOXYDE DE CARBONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3943444A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13EAC591"/>
+    <w:nsid w:val="41D26289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-picart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2287-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04595852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a S&#225;nchez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00029C" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roudil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121490" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03238591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Russell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Herranz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03045985v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roudil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-020-07085-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roudil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertorello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-6399-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bayle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1NKWLW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ramond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauth&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120368" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.01.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph den Auwer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01672" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C. Belin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03515a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218308v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokhtari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02490-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.06.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX05B7WP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jobelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauth&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Georgette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maurin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.06.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FC4N37-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.06.048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NJ9CB6G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villanneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Racimor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Messner-Henning" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102223w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581208v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jobelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102120m" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04126719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jakab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900826u" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04128004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jakab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gabrielli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.07.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGJ73CJH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04614817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gracia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dautheribes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723755v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaux Corinne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Hamad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339076v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Davrain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brennetot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417410v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808530v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataillea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boichard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417747v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442303v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438342v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509802v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500829v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509078v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489537v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509095v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715862v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723716v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-picart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2287-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04595852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a S&#225;nchez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00029C" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roudil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121490" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03238591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Russell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Herranz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03045985v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roudil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-020-07085-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roudil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertorello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-6399-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bayle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1NKWLW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ramond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauth&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.01.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph den Auwer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01672" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokhtari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02490-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C. Belin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03515a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jobelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.06.048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NJ9CB6G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.06.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX05B7WP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauth&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Georgette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maurin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.06.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FC4N37-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jobelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102120m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villanneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Racimor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Messner-Henning" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102223w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04126719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jakab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900826u" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04128004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jakab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gabrielli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.07.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGJ73CJH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04614817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gracia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dautheribes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723755v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaux Corinne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Hamad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339076v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Davrain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brennetot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boichard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataillea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434548v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509095v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715862v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723716v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>