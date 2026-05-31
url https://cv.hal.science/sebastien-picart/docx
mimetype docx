--- v2 (2026-05-04)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Picart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-2287-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotope dilution mass spectrometry overview: tips and applications for the measurement of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sánchez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (39), pp.1665-1699. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4JA00029C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04595852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Potential Coulometry for the accurate determination of plutonium in the presence of uranium: The role of sulfate complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.121490 -. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of porous oxide microspheres: the role of internal porosity and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1613-1619. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology applications to D&D issues: issues at stake for INSIDER European project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2019052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03238591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of plutonium by Controlled Potential Coulometry: uncertainty evaluation by the Monte Carlo Method approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 324 (2), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-020-07085-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03045985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.1013-1021. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-018-6399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium and Plutonium EQRAINs from 1997 to now Comparison to ITVs 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of porous lanthanide oxide microspheres: Experimental investigation and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.695 - 703. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Highly Nano-Dispersed NiO/GDC Catalysts from Ion Exchange Resin Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (12), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal7120368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the sintering mechanisms of GDC pellets obtained by the compaction of nanostructured oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.4450-4460. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Am)O$_2$ pellet with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 492, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatometric study of a co-converted (U,Am)O2 powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (7), pp.1775-1782. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02387045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Acid Resin Process: A Dustless Conversion Route for the Synthesis of Americium Bearing-blanket Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.271-278. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02388876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Trivalent Am Substitution into U 3 O 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10438 - 10444. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous metal oxide microspheres from ion exchange resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1675-1687. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02490-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of uranium and americium oxide solid solution formation for CRMP process: first combination of in situ XRD and XANES measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud C. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (14), pp.6391 - 6399. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4dt03515a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of uranium–americium mixed oxide pellet from microsphere precursors: Application of CRMP process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 453 (1-3), pp.214-219. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of uranium dioxide ceramic pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1-3), pp.80 - 86. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured gadolinium-doped ceria microsphere synthesis from ion exchange resin: Multi-scale in-situ studies of solid solution formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 218, pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium-based oxides: Dense pellet fabrication from co-converted oxalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444 (1-3), pp.181-185. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the plutonium (IV) electrochemical behavior in nitric acid at a platinum electrode. Application to the cathodic reduction of Pu(IV) in a plate electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 727, pp.163-170. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcined Resin Microsphere Pelletization (CRMP) a novel process for sintered metallic oxide pellets synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Herlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (12), pp.3199-3209. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02349240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelization of ion exchange kinetics for a carboxylic resin in infinite solution volume conditions. Application to monovalent−trivalent cations exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jobelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (34), pp.11027-11038. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp102120m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Coordination Chemistry of Phosphonate Derivatives of Heteropolyoxotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Racimor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Messner-Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.1164-1166. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic102223w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dissolution of Thin Films of Cerium Oxide by Using a GaPO 4 Crystal Microbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (13), pp.5139-5145. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac900826u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation-growth process of scale electrodeposition – influence of the magnesium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Joiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (18), pp.4334-4342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’incertitude de mesure de la fraction massique d'uranium par ID-TIMS : validation de l’approche GUM par l’approche GUM-S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournée technique Incertitude de mesure : son utilisation, son évaluation, le nouveau périmètre de son référentiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNE, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Sep 2024, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04724391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA’s activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA annual meeting - Destructive Analysis WG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2024, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETAMA nuclear Reference Materials: update since 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on the Nuclear Reference Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, May 2023, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometric analysis of Uranium in solution through Boron Doped Diamond electrodes (BDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04614817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA's activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 years of IAEA inspections and 60 years of CETAMA activities in nuclear metrology: a close partnership to be pursued</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Oct 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of post-analysis data processing in ICP-OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dautheribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Rayonnement Radio-Chimie (R3C) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometry analysis of plutonium in the presence of excess uranium: focus on the effect of sulfate complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pu futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Sep 2022, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA Working Group on Standards and Techniques for Destructive Analysis (WG-DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulométrie à potentiel imposé de haute exactitude : la quête du « pour dix mille »...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Université Libre de Bruxelles, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium coulometry at CETAMA; recent advancement and performance studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM&amp;ESARDA Joint annual meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INMM &amp;ESARDA, Aug 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HKED method through the EQRAIN U16 interlaboratory comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd HKED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA CETAMA, AIEA, JRC, Feb 2020, Bagnols Sur Ceze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04736685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 - Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESARDA Symposium - 41st ESARDA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2019, Stresa, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT, CHARACTERIZATION AND CATALYTIC STUDY OF NOVEL NiO/GDC MATERIALS FOR HYDROGEN PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kalaitzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT, CHARACTERIZATION AND CATALYTIC STUDY OF NOVEL Ni/GDC MATERIALS FOR H2 PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kalaitzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCESC: 4th International Symposium on the Catalysis for Clean Energy and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bilbao Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium mass content accurate determination by controlled potential coulometry at CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures - The Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory comparison for trace analysis: EQRAIN traces proficiency testing organized by CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on international safeguards: building future safeguards capabilities 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Ni/GDC cermet catalysts for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference and exposition on Advanced ceramics and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Unknown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium mass content accurate determination by controlled potential coulometry at CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium futures 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETAMA metrological support to Destructive Analysis 2016 - 2017 actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGDA - ESARDA symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Julich - Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (u,ce)o2 and (u,am)o2 pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">methodology of expertise of uranium base powder to improve the manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Modern Developments and Applications in Microbeam Analysis (EMAS - 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and upcoming CETAMA metrological support to nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical meeting 2017 NM-RORO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (u,ce)o2 and (u,am)o2 pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bataillea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometrie a potentiel impose appliquee a la metrologie : retour d'experience a la CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees d'Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of porous metal oxide microspheres a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ceramic-metal hybrid porous materials for catalysis application using the weak acid resin process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects in porous materials </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Ce)O$_2$ and (U,Am)O$_2$ pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14IEMPT - Fourteenth International Exchange Meeting on Actinide and Fission Product Partitioning and Transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative (U,Am)O2 Synthesis Dedicated to Dustless Process for Americium Bearing Blankets Fabrication. Identification of the Chemical Steps through XRD and XAS Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analytical developments for powder characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Ce)O$_2$ and (U,Am)O$_2$ pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEMPT - 14th Information Exchange Meeting on actinide and fission product partitioning and transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, Oct 2016, San Diego, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la compaction de microsphères poreuses non consolidées d'oxyde métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de Marcoule (JSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du plutonium en solution par spectrophotométrie d'absorption: vue d'ensemble des techniques mises en oeuvre au Laboratoire de Conversion des Actinides et Radiolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GT 03 « Analyse du plutonium »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative oxide precursor synthesis dedicated to dustless process for minor actinide pellet fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2015 - 14th conference of the european ceramic society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tolede, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americium overview of 10 years research at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americiumoverview of 10 years research at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015 - International Nuclear Fuel Cycle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d’incertitude par méthode Monte-Carlo : application à la détermination de la fraction massique de plutonium par coulométrie de haute exactitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées d'électrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Coulométriques de l’Uranium sur Electrodes en Diamant Dopé au Bore (BDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of novel Ni/GDC catalysts for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 - Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA 41st annual meeting symposium on safeguards and nuclear material management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ISBN 978-92-76-08679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION D'UN MATÉRIAU ACTIF SPÉCIFIQUE POUR LA PRODUCTION D'HYDROGÈNE OU DE MONOXYDE DE CARBONE VIA LA DISSOCIATION DE L'EAU OU DU DIOXYDE DE CARBONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3943444A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Picart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=T7t4R4EAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-2287-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An isotope dilution mass spectrometry overview: tips and applications for the measurement of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Sánchez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (39), pp.1665-1699. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4JA00029C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04595852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Potential Coulometry for the accurate determination of plutonium in the presence of uranium: The role of sulfate complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.121490 -. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of porous oxide microspheres: the role of internal porosity and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.1613-1619. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.11.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology applications to D&D issues: issues at stake for INSIDER European project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2019052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03238591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate determination of plutonium by Controlled Potential Coulometry: uncertainty evaluation by the Monte Carlo Method approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 324 (2), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-020-07085-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03045985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.1013-1021. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-018-6399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium and Plutonium EQRAINs from 1997 to now Comparison to ITVs 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of porous lanthanide oxide microspheres: Experimental investigation and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.695 - 703. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the sintering mechanisms of GDC pellets obtained by the compaction of nanostructured oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.4450-4460. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.14993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Am)O$_2$ pellet with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 492, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Highly Nano-Dispersed NiO/GDC Catalysts from Ion Exchange Resin Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (12), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal7120368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatometric study of a co-converted (U,Am)O2 powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (7), pp.1775-1782. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02387045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weak Acid Resin Process: A Dustless Conversion Route for the Synthesis of Americium Bearing-blanket Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.271-278. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02388876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Trivalent Am Substitution into U 3 O 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (20), pp.10438 - 10444. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of uranium and americium oxide solid solution formation for CRMP process: first combination of in situ XRD and XANES measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud C. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (14), pp.6391 - 6399. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4dt03515a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous metal oxide microspheres from ion exchange resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1675-1687. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02490-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of uranium dioxide ceramic pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1-3), pp.80 - 86. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured gadolinium-doped ceria microsphere synthesis from ion exchange resin: Multi-scale in-situ studies of solid solution formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 218, pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium-based oxides: Dense pellet fabrication from co-converted oxalates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444 (1-3), pp.181-185. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the plutonium (IV) electrochemical behavior in nitric acid at a platinum electrode. Application to the cathodic reduction of Pu(IV) in a plate electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 727, pp.163-170. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of uranium–americium mixed oxide pellet from microsphere precursors: Application of CRMP process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 453 (1-3), pp.214-219. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcined Resin Microsphere Pelletization (CRMP) a novel process for sintered metallic oxide pellets synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Herlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (12), pp.3199-3209. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02349240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Coordination Chemistry of Phosphonate Derivatives of Heteropolyoxotungstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Villanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Racimor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Messner-Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.1164-1166. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic102223w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelization of ion exchange kinetics for a carboxylic resin in infinite solution volume conditions. Application to monovalent−trivalent cations exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jobelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (34), pp.11027-11038. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp102120m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03581208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dissolution of Thin Films of Cerium Oxide by Using a GaPO 4 Crystal Microbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (13), pp.5139-5145. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac900826u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation-growth process of scale electrodeposition – influence of the magnesium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Joiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (18), pp.4334-4342. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’incertitude de mesure de la fraction massique d'uranium par ID-TIMS : validation de l’approche GUM par l’approche GUM-S1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ournée technique Incertitude de mesure : son utilisation, son évaluation, le nouveau périmètre de son référentiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNE, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Sep 2024, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04724391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA’s activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA annual meeting - Destructive Analysis WG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2024, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometric analysis of Uranium in solution through Boron Doped Diamond electrodes (BDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04614817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETAMA nuclear Reference Materials: update since 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEA Workshop on the Nuclear Reference Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, May 2023, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA's activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the CETAMA activities concerning interlaboratory comparisons and reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA Working Group on Standards and Techniques for Destructive Analysis (WG-DA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of post-analysis data processing in ICP-OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dautheribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Rayonnement Radio-Chimie (R3C) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometry analysis of plutonium in the presence of excess uranium: focus on the effect of sulfate complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pu futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Sep 2022, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 years of IAEA inspections and 60 years of CETAMA activities in nuclear metrology: a close partnership to be pursued</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on International Safeguards 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA, Oct 2022, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulométrie à potentiel imposé de haute exactitude : la quête du « pour dix mille »...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Université Libre de Bruxelles, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium coulometry at CETAMA; recent advancement and performance studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM&amp;ESARDA Joint annual meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INMM &amp;ESARDA, Aug 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HKED method through the EQRAIN U16 interlaboratory comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd HKED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA CETAMA, AIEA, JRC, Feb 2020, Bagnols Sur Ceze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04736685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 - Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ESARDA Symposium - 41st ESARDA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESARDA, May 2019, Stresa, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT, CHARACTERIZATION AND CATALYTIC STUDY OF NOVEL Ni/GDC MATERIALS FOR H2 PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kalaitzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCESC: 4th International Symposium on the Catalysis for Clean Energy and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bilbao Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium mass content accurate determination by controlled potential coulometry at CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Davrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures - The Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory comparison for trace analysis: EQRAIN traces proficiency testing organized by CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on international safeguards: building future safeguards capabilities 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Ni/GDC cermet catalysts for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference and exposition on Advanced ceramics and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Unknown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonium mass content accurate determination by controlled potential coulometry at CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium futures 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT, CHARACTERIZATION AND CATALYTIC STUDY OF NOVEL NiO/GDC MATERIALS FOR HYDROGEN PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kalaitzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (u,ce)o2 and (u,am)o2 pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bataillea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulometrie a potentiel impose appliquee a la metrologie : retour d'experience a la CETAMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees d'Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (u,ce)o2 and (u,am)o2 pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">methodology of expertise of uranium base powder to improve the manufacturing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Workshop on Modern Developments and Applications in Microbeam Analysis (EMAS - 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CETAMA metrological support to Destructive Analysis 2016 - 2017 actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGDA - ESARDA symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Julich - Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and upcoming CETAMA metrological support to nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ansoborlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical meeting 2017 NM-RORO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ceramic-metal hybrid porous materials for catalysis application using the weak acid resin process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects in porous materials </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Ce)O$_2$ and (U,Am)O$_2$ pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14IEMPT - Fourteenth International Exchange Meeting on Actinide and Fission Product Partitioning and Transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative (U,Am)O2 Synthesis Dedicated to Dustless Process for Americium Bearing Blankets Fabrication. Identification of the Chemical Steps through XRD and XAS Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe den Auwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analytical developments for powder characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of (U,Ce)O$_2$ and (U,Am)O$_2$ pellets with controlled porosity from oxide microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEMPT - 14th Information Exchange Meeting on actinide and fission product partitioning and transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE, Oct 2016, San Diego, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of porous metal oxide microspheres a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative oxide precursor synthesis dedicated to dustless process for minor actinide pellet fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2015 - 14th conference of the european ceramic society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tolede, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du plutonium en solution par spectrophotométrie d'absorption: vue d'ensemble des techniques mises en oeuvre au Laboratoire de Conversion des Actinides et Radiolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GT 03 « Analyse du plutonium »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la compaction de microsphères poreuses non consolidées d'oxyde métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de Marcoule (JSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americium overview of 10 years research at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Weak Acid Resin process to the production of spherical and calibrated oxide precursor bearing uranium and americiumoverview of 10 years research at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jobelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015 - International Nuclear Fuel Cycle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d’incertitude par méthode Monte-Carlo : application à la détermination de la fraction massique de plutonium par coulométrie de haute exactitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées d'électrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04730543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Coulométriques de l’Uranium sur Electrodes en Diamant Dopé au Bore (BDD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Canciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davrain Ygor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of novel Ni/GDC catalysts for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arab-Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europacat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Florence Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQRAIN U and EQRAIN Pu interlaboratory comparisons from 1997 to 2016 - Comparison to ITVs-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaux Corinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bertorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARDA 41st annual meeting symposium on safeguards and nuclear material management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, ISBN 978-92-76-08679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04723716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION D'UN MATÉRIAU ACTIF SPÉCIFIQUE POUR LA PRODUCTION D'HYDROGÈNE OU DE MONOXYDE DE CARBONE VIA LA DISSOCIATION DE L'EAU OU DU DIOXYDE DE CARBONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3943444A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41D26289"/>
+    <w:nsid w:val="5D69E162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-picart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2287-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04595852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a S&#225;nchez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00029C" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roudil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121490" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03238591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Russell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Herranz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03045985v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roudil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-020-07085-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roudil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertorello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-6399-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bayle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1NKWLW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ramond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauth&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.01.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph den Auwer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01672" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokhtari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02490-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C. Belin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03515a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jobelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.06.048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NJ9CB6G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.06.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX05B7WP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauth&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Georgette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maurin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.06.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FC4N37-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jobelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102120m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villanneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Racimor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Messner-Henning" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102223w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04126719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jakab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900826u" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04128004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jakab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gabrielli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.07.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGJ73CJH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04614817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gracia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dautheribes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723755v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaux Corinne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Hamad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339076v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Davrain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brennetot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boichard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataillea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434548v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509095v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509149v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715862v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723716v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-picart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=T7t4R4EAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-2287-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04595852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a S&#225;nchez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00029C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roudil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121490" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Parant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.11.075" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03238591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Russell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Herranz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03045985v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roudil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-020-07085-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roudil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertorello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-6399-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bayle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.09.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD1NKWLW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14993" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ramond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauth&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arab-Chapelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120368" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.01.028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caisso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph den Auwer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01672" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud C. Belin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03515a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mokhtari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02490-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jobelin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.06.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX05B7WP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauth&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Arab-Chapelet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.09.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275120v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Georgette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Maurin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bisel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.06.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FC4N37-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.06.048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NJ9CB6G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564856v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villanneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Racimor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Messner-Henning" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102223w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03581208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mokhtari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jobelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102120m" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04126719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jakab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900826u" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04128004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jakab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gabrielli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.07.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGJ73CJH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04614817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arthur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gracia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dautheribes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723683v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723698v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaux Corinne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Hamad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339076v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Davrain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brennetot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808530v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataillea" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434548v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boichard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ansoborlo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331439v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442303v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509078v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04730543v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715862v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723716v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>