--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -162,4327 +162,4461 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique en élevage bovin : vers une prise de décision éclairée en santé animale</w:t>
+                <w:t xml:space="preserve">An integrated individual-based model of transmission, clinical outcomes, and economic impact of Mycoplasma hyopneumoniae infection in a commercial pig fattening unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dorso</w:t>
+                <w:t xml:space="preserve">Marloes Boeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
+                <w:t xml:space="preserve">Beatriz Garcia-Morante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Guintard</w:t>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerdien van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sibila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.1.8045⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042591v1</w:t>
+                <w:t xml:space="preserve">hal-05576093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual or collective treatments: how to target antimicrobial use to limit the spread of Mannheimia haemolytica among beef cattle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the efficiency of the bovine brucellosis surveillance-control system in a disease-free context through agent-based modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Mlala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56 (1), pp.120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-025-01549-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining dynamic generalized linear models and mechanistic modelling to optimize treatment strategies against bovine respiratory disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Merca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Ringgaard Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56 (1), pp.181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13567-025-01611-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig herd management and infection transmission dynamics: a challenge for modellers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le numérique en élevage bovin : vers une prise de décision éclairée en santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.animsci.100198⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (1), pp.8045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.1.8045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592902v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging artificial intelligence and software engineering methods in epidemiology for the co-creation of decision-support tools based on mechanistic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pig herd management and infection transmission dynamics: a challenge for modellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.animsci.100198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2024.106233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04593328v1</w:t>
+                <w:t xml:space="preserve">hal-04592902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing uncertainty: a deep mechanistic approach for cautious diagnostic and forecast of Bovine Respiratory Disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victoria Potdevin</w:t>
+                <w:t xml:space="preserve">Leveraging artificial intelligence and software engineering methods in epidemiology for the co-creation of decision-support tools based on mechanistic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier L’hostis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Assie</w:t>
+                <w:t xml:space="preserve">Guita Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 233, pp.106354. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2024.106354⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 228, pp.106233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2024.106233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733896v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of farming practices on bovine respiratory disease in a multi-batch cattle fattening farm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
+                <w:t xml:space="preserve">Harnessing uncertainty: a deep mechanistic approach for cautious diagnostic and forecast of Bovine Respiratory Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Ghislain Loic Eyango Tabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Picault</w:t>
+                <w:t xml:space="preserve">Maud Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Pardon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victoria Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Assie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 219, pp.106009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.106009⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 233, pp.106354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2024.106354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276456v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+                <w:t xml:space="preserve">Modeling the effects of farming practices on bovine respiratory disease in a multi-batch cattle fattening farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Sebastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bart Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219, pp.106009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.106009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806807v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The African swine fever modelling challenge: Model comparison and lessons learnt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Bareille</w:t>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Jan Boender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40, pp.100615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IVAN (Innovative Veterinary Assisted Necropsy): A Diagnosis Support System for Veterinary Necropsy Based on Bayesian Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chocteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 191, pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcpa.2021.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The African swine fever modelling challenge: Objectives, model description and synthetic data generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Vergne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40, pp.100616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation épidémiologique à la santé animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Beaunée</w:t>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cristancho Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Journées Scientifiques de l'Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA), 80, pp.37-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agents jouent collectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the effects of antimicrobial metaphylaxis and pen size on bovine respiratory disease in high and low risk fattening cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+                <w:t xml:space="preserve">David Amrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Picault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brad White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-022-01094-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693786v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effects of antimicrobial metaphylaxis and pen size on bovine respiratory disease in high and low risk fattening cattle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agents jouent collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen Smith</w:t>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amrine</w:t>
+                <w:t xml:space="preserve">S. Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad White</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Routier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jusqu’où ira l’intelligence artificielle ?, Hors-Série 115, pp.34-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796118v1</w:t>
+                <w:t xml:space="preserve">hal-03693786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bailly</w:t>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03161705v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal in heterogeneous environments drives population dynamics and control of tsetse flies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Momar Talla Seck</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2810⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03130014v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et santé animale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dispersal in heterogeneous environments drives population dynamics and control of tsetse flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Talla Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.3572⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1944), pp.20202810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02966118v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMULSION: Transparent and flexible multiscale stochastic models in human, animal and plant epidemiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intelligence artificielle et santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gael Beaunée</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.3572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288201v1</w:t>
+                <w:t xml:space="preserve">hal-02966118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes d'affectation: bien-être à tous les niveaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">EMULSION: Transparent and flexible multiscale stochastic models in human, animal and plant epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque Tangente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (9), pp.e1007342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378917v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level agent-based simulations: Four design patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Problèmes d'affectation: bien-être à tous les niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bibliothèque Tangente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-Série: Intelligence Artificielle, 68, pp.70-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691388v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des maladies endémiques du troupeau aux territoires : contribution de la modélisation épidémiologique pour soutenir la prise de décision (projet MIHMES, 2012-2017)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-level agent-based simulations: Four design patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5408053255183179E12⟩</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954723v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiniveau du bien-être social dans un SMA. Application aux problémes d’affectation et d’appariement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gestion des maladies endémiques du troupeau aux territoires : contribution de la modélisation épidémiologique pour soutenir la prise de décision (projet MIHMES, 2012-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.31.709-734⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5408053255183179E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618070v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiniveau du bien-être social dans un SMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (6), pp.709-734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RIA.31.709-739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIOGEN, a multi-level oriented model for cartographic generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cartography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), pp.121-133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2017.1300997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler le trafic routier à partir de données réelles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation multiniveau du bien-être social dans un SMA. Application aux problémes d’affectation et d’appariement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 30 (3), pp.329-352</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 31 (6), pp.709-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.31.709-734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334670v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La force du collectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Simuler le trafic routier à partir de données réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (3), pp.329-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352805v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Patterns pour les environnements dans les simulations multi-agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">La force du collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Secq</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Des modèles théoriques aux applications multi-agents, 30 (1-2), pp.133-158</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334665v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile MultiAgent Traffic Simulator Framework Based on Real Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Design Patterns pour les environnements dans les simulations multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools (IJAIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Des modèles théoriques aux applications multi-agents, 30 (1-2), pp.133-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278889v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA, SMA et jeux vidéo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A Versatile MultiAgent Traffic Simulator Framework Based on Real Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools (IJAIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue on 26th IEEE International Conference on Tools with Artificial Intelligence (ICTAI-2014), 25 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021821301660006X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806170v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La force du collectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">IA, SMA et jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les robots en quête d'humanité, 87, pp.12-17</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138188v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrer les comportements d'agents à partir de données réelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">La force du collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les robots en quête d'humanité, 87, pp.12-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071977v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la simulation centrée interactions pour les sciences humaines et sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Calibrer les comportements d'agents à partir de données réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.463-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.28.463-484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826625v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IODA: An interaction-oriented approach for Multi-Agent Based Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Intérêt de la simulation centrée interactions pour les sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autonomous Agents and Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, RNTI-SHS-1, pp.15-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825534v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode pour naviguer dans l'espace des simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">IODA: An interaction-oriented approach for Multi-Agent Based Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Kubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.303-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10458-010-9164-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731925v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation et Implémentation des Interactions pour la Simulation Centrée Individu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Une méthode pour naviguer dans l'espace des simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Kubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (1-2), pp.9-33</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (5), pp.575-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731930v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agents intelligents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Formalisation et Implémentation des Interactions pour la Simulation Centrée Individu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Kubera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 332, pp.44-52</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1-2), pp.9-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825542v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les agents intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 332, pp.44-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des moutons et des robots&amp;quot; (Pierre Arnaud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 350, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4492,8932 +4626,8932 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’IA sur la santé en élevage – données, modèles, outils d’aide à la décision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Better targeting treatments against Bovine Respiratory Disease by combining dynamic generalized linear models and mechanistic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Merca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire “Le numérique au service de la santé, du bien-être animal et des 3R”, plateformes INRAE Emerg’In &amp; LIPH4SAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, May 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Modelling in Animal Health (ModAH 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2024, Nantes, France. pp.O22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686913v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better targeting treatments against Bovine Respiratory Disease by combining dynamic generalized linear models and mechanistic modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">From mechanistic models to decision-support tools: generating user-friendly web application from artificial intelligence and software engineering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guita Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling in Animal Health (ModAH 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2024, Nantes, France. pp.O22</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2024, Nantes, France. pp.O08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684677v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From mechanistic models to decision-support tools: generating user-friendly web application from artificial intelligence and software engineering methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deep mechanistic model: Integrating deep learning and stochastic mechanistic approaches for Bovine Respiratory Diseases diagnosis and epidemiological forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Ghislain Loic Eyango Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier l'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling in Animal Health (ModAH 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2024, Nantes, France. pp.O08</w:t>
+              <w:t xml:space="preserve">Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Uppsala, Sweden. pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684273v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep mechanistic model: Integrating deep learning and stochastic mechanistic approaches for Bovine Respiratory Diseases diagnosis and epidemiological forecasting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Uppsala, Sweden. pp.61-72</w:t>
+              <w:t xml:space="preserve">Séminaire de la plateforme ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698205v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Dynamic Generalized Linear Models And Mechanistic Modelling To Optimize Treatment Strategies For Bovine Respiratory Disease In Cattle Fattening Farms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gestion de la grippe récurrente H1avN1 à travers la vaccination des porcelets et le contrôle des agents de co-infection dans un élevage naisseur-engraisseur breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Trombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Symposium on Veterinary Epidemiology and Economics (ISVEE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint-Malo (FR), France. pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698267v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la grippe récurrente H1avN1 à travers la vaccination des porcelets et le contrôle des agents de co-infection dans un élevage naisseur-engraisseur breton</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combining Dynamic Generalized Linear Models And Mechanistic Modelling To Optimize Treatment Strategies For Bovine Respiratory Disease In Cattle Fattening Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Merca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint-Malo (FR), France. pp.59-64</w:t>
+              <w:t xml:space="preserve">17. International Symposium on Veterinary Epidemiology and Economics (ISVEE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449444v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Apports de l’IA sur la santé en élevage – données, modèles, outils d’aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guita Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la plateforme ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire “Le numérique au service de la santé, du bien-être animal et des 3R”, plateformes INRAE Emerg’In &amp; LIPH4SAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, May 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687213v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling pathogen-specific infection dynamics of bovine respiratory disease in a multi-batch fattening farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Veterinary Epidemiology and Preventive Medicine (SVEPM), Mar 2023, Toulouse, France. pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A declarative modelling language for the design of complex structured agent-based epidemiological models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: Improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM), Mar 2022, Belfast, Ireland. pp.129-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790017v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: Improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coupling spatial and temporal structure in batch rearing modeling for understanding the spread of the swine influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Timothée Vergne</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM), Mar 2022, Belfast, Ireland. pp.129-140</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland. pp.177-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707776v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling spatial and temporal structure in batch rearing modeling for understanding the spread of the swine influenza A virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dairy Health Manager : un simulateur multi-agents flexible pour l’étude des maladies des animaux d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland. pp.177-187</w:t>
+              <w:t xml:space="preserve">30èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-forme Intelligence Artificielle (PFIA), Jun 2022, Saint-Etienne, France. pp.97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790020v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy Health Manager : un simulateur multi-agents flexible pour l’étude des maladies des animaux d’élevage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">BRD : au coeur de projets inter-équipes en biologie, épidémiologie et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plate-forme Intelligence Artificielle (PFIA), Jun 2022, Saint-Etienne, France. pp.97-106</w:t>
+              <w:t xml:space="preserve">Séminaire de l’UMR BIOEPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE (BIOEPAR), Jan 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710369v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRD : au coeur de projets inter-équipes en biologie, épidémiologie et modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Apport de la modélisation épidémiologique à la santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maud Rouault</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cristancho Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’UMR BIOEPAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE (BIOEPAR), Jan 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">JOURNÉE AEEMA : L’AEEMA A 40 ANS ; QUELLES PERSPECTIVES EN ÉPIDÉMIOLOGIE ANIMALE ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEMA ( Association pour l'étude de l'épidémiologie des maladies animales), May 2022, Maisons-Alfort, France. pp.37-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687984v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: Improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Veterinary Epidemiology and Preventive Medicine, Mar 2022, Belfast, United Kingdom. pp.129-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation épidémiologique à la santé animale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A declarative modelling language for the design of complex structured agent-based epidemiological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉE AEEMA : L’AEEMA A 40 ANS ; QUELLES PERSPECTIVES EN ÉPIDÉMIOLOGIE ANIMALE ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.385-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698169v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation comme Design Pattern dans les systèmes multi-agents multi-niveaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Diagnosis Support System for Veterinary Necropsy based on Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chocteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.645-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010223106450654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665779v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization as a Multi-level Design Pattern for Agent-based Simulation of Complex Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Infectious Disease Dynamics (Epidemics 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342052v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnosis Support System for Veterinary Necropsy based on Bayesian Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">L'organisation comme Design Pattern dans les systèmes multi-agents multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.73-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342265v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Organization as a Multi-level Design Pattern for Agent-based Simulation of Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Infectious Disease Dynamics (Epidemics 8)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.232-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010223202320241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790655v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the cost-effectiveness of the bovine brucellosis surveillance-control system in France through epidemiological modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Mlala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Society for Economics and Social Sciences of Animal Health (ISESSAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, online, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meilleurs agents sont ceux qu'on ne simule pas : vers des architectures de simulation multi-paradigmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Sabouret, Jun 2020, Angers, France. pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamic interplay between pathogen spread at farm scale and farmer’s health management decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Society for Economics and Social Sciences of Animal Health (ISESSAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, online, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage de précision fait-il plus ou moins traiter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France. 930 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer métaphylaxie et détection précoce dans le traitement des bronchopneumonies infectieuses des jeunes bovins : une modélisation flexible et modulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Réunion du Réseau Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining early hyperthermia detection with metaphylaxis for reducing antibiotics usage in newly received beef bulls at fattening operations: a simulation-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SVEPM: Conference &amp; Annual General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Utrecht, Netherlands. pp.148-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des maladies endémiques du troupeau aux territoires : contribution de la modélisation épidémiologique pour soutenir la prise de décision (PIA MIHMES, 2012-2017)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-agents pour la gestion individuelle et collective d'une maladie infectieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) : Prévenir et guérir les maladies infectieuses dans le concept One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">26e Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Lang, Nicolas Marilleau, Oct 2018, Métabief, France. pp.191-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734603v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-agents pour la gestion individuelle et collective d'une maladie infectieuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gestion des maladies endémiques du troupeau aux territoires : contribution de la modélisation épidémiologique pour soutenir la prise de décision (PIA MIHMES, 2012-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Lang, Nicolas Marilleau, Oct 2018, Métabief, France. pp.191-200</w:t>
+              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) : Prévenir et guérir les maladies infectieuses dans le concept One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979509v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence artificielle pour l'épidémiologie prédictive : intégrer plus rapidement une diversité d'expertises dans les modèles de systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JSA DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Sustainability of Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les SMA multi-niveaux comme cadre de modélisation et de simulation en épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">25e Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.107-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602566v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMuLSion, a generic simulation framework in animal epidemiology based on multi-level multi-agent modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhancing Sustainability of Complex Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling in Animal Health conference (ModAH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.374-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602690v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les SMA multi-niveaux comme cadre de modélisation et de simulation en épidémiologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An integrated epidemio-economic modelling framework of the complex interplay between pathogen spread and disease management: control of BVD within beef herds as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laguzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.107-116</w:t>
+              <w:t xml:space="preserve">Modelling in Animal Health conference (ModAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565612v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Sustainability of Complex Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A mechanistic model of tsetse fly population dynamics in space and time calibrated on observed data in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI'2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. Workshop Dynamical Systems Applied to Biology and Natural Sciences (DSABNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Evora, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572248v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated epidemio-economic modelling framework of the complex interplay between pathogen spread and disease management: control of BVD within beef herds as a case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An Agent-Based, Multilevel Welfare Assessment Model for Encompassing Assignment and Matching Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling in Animal Health conference (ModAH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.196-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59930-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605066v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic model of tsetse fly population dynamics in space and time calibrated on observed data in Senegal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Multi-Level Multi-Agent Simulation Framework in Animal Epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Workshop Dynamical Systems Applied to Biology and Natural Sciences (DSABNS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.209-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59930-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603043v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based, Multilevel Welfare Assessment Model for Encompassing Assignment and Matching Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">EMuLSion, a generic simulation framework in animal epidemiology based on multi-level multi-agent modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modelling in Animal Health conference (ModAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France. 69 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536632v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Level Multi-Agent Simulation Framework in Animal Epidemiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhancing Sustainability of Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536640v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-niveaux des problèmes d'affectation et d'appariement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulations multi-agents multi-niveaux : quatre patterns de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Rouen, France. pp.75-84</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Rouen, France. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378571v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations multi-agents multi-niveaux : quatre patterns de conception</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multilevel Agent-Based Modelling for Assignment or Matching Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kaminka, Gal A. and Fox, Maria and Bouquet, Paolo and Hüllermeier, Eyke and Dignum, Virginia and Dignum, Frank and van Harmelen, Frank, Aug 2016, La Haye, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378573v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Agent-Based Modelling for Assignment or Matching Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-niveaux des problèmes d'affectation et d'appariement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rouen, France. pp.75-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451548v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TrafficGen: A Flexible Tool For Informing Agent-Based Traffic Simulations With Open Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.259-262, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design patterns for environments in multi-agent simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles and Practice of Multi-Agent Systems, PRIMA 2015, 18th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bertinoro, Italy. pp.678-686, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-25524-8_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns multi-niveaux pour les SMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp 19 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Interactions in a Multi-Level Multi-Agent Model for Cartography Constraint Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.183-194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Multi-Level Cartographic Generalisation in CartAGen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.355-358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile description framework for modeling behaviors in traffic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 26th International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.937-944, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les environnements : en avoir ou pas ? Formalisation du concept et patterns d'implémentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 22e Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Galaxian Project : A 3D Interaction-Based Animation Engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">From Real Purchase to Realistic Populations of Simulated Customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Salamanca, Spain. pp.216-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38073-0-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826412v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826411v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Real Purchase to Realistic Populations of Simulated Customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">The Galaxian Project : A 3D Interaction-Based Animation Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Salamanca, Spain. pp.312-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826411v2</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving multi-level interactions modelling in a multi-agent generalisation model: first experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ICA Generalisation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Dresden, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données aux agents : la simulation réaliste de populations diversifiées de clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Journées francophones sur les systèmes multi-agents (JFSMA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersion into a Multi-Agent Store Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.273-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Customers in an Agent World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Format-Store: a Multi-Agent Based Approach to Experiential Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">An Interaction-Oriented Model for Multi-Scale Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Games and Virtual Worlds for Serious Applications (VS-GAMES 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Joint Conference on Artificial Intelligence, IJCAI'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.332-337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5591/978-1-57735-516-8/IJCAI11-065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826444v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interaction-Oriented Model for Multi-Scale Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Serious Games et SMA - Application à un supermarché virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Joint Conference on Artificial Intelligence, IJCAI'2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19e Journées francophones sur les systèmes multi-agents(JFSMA'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.181-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826401v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games et SMA - Application à un supermarché virtuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Format-Store: a Multi-Agent Based Approach to Experiential Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées francophones sur les systèmes multi-agents(JFSMA'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.181-190</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Games and Virtual Worlds for Serious Applications (VS-GAMES 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athens, Greece. pp.120-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826434v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PADAWAN, un modèle multi-échelles pour la simulation orientée interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Kubera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Journées francophones sur les systèmes multi-agents (JFSMA'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.193-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interaction-Oriented Model of Customer Behavior for the Simulation of Supermarkets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Kubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAT 2010 -- Toronto (Canada) -- August 31, September 3 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Toronto, Canada. pp.407-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everything can be Agent!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Kubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.1547-1548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reverse engineering form for Multi Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Kubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop Engineering Societies in the Agents World (ESAW'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Saint-Etienne, France. pp.137-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Biases in Multi-Agent Simulations: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Kubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop Engineering Societies in the Agents World (ESAW'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Saint-Etienne, France. pp.229-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How To Avoid Biases In Reactive Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Kubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International conference on Practical Applications of Agents and Multi-Agents Systems (PAAMS'2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Salamanca, Spain. pp.100-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Forme de Rétro Ingénierie pour Systèmes Multi Agents : explorer l'espace des simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Kubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Selection Ambiguities in Multi-agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Interaction-Oriented Agent Simulations : From Theory to Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Kubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Conference on Artificial Intelligence (ECAI'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.383-387</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731953v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction-Oriented Agent Simulations : From Theory to Implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Interaction Selection Ambiguities in Multi-agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Kubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Artificial Intelligence (ECAI'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sydney, France. pp.75-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIIAT.2008.260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731987v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité dans les Simulations Multi-Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Kubera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.139--148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner corps aux interactions (l'interaction enfin concrétisée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Journées Francophones sur les Modèles Formels de l'Interaction (MFI'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France. pp.333-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multi-agent de réseaux génétiques : les rythmes circadiens d'Ostreococcus tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Corellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Yves Bouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gestion réaliste du temps et de l'espace dans les simulations de foules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une représentation des comportements centrée interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and Space Management in Crowd Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th annual European Simulation and Modelling Conference (ESM'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.315-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Comparison between ATNoSFERES and ACS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards an interaction-based design of behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Learning Classifier Systems (IWLCS'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Chicago, United States. pp.144-160</w:t>
+              <w:t xml:space="preserve">Proceedings of the The Third European Workshop on Multi-Agent Systems (EUMAS'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Brussels, Belgium. pp.167--178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860490v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an interaction-based design of behaviors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An Experimental Comparison between ATNoSFERES and ACS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the The Third European Workshop on Multi-Agent Systems (EUMAS'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Brussels, Belgium. pp.167--178</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Learning Classifier Systems (IWLCS'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Chicago, United States. pp.144-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731996v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de comportements pour agents rationnels situés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ndes Journées Francophones sur les Modèles Formels de l'Interaction (MFI'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lille, France. pp.277--282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping Agents Populations with Ethogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Radical Agent Concepts (WRAC'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, McLean, VA, United States. pp.61-70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-45173-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison between ATNoSFERES and XCSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2002: Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, New York, United States. pp.926-933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Comparison between ATNoSFERES and XCSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWLCS 2002 - 5th International Workshop on Learning Classifier Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Granada, Spain. pp.99-117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-40029-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATNoSFERES : a Model for Evolutive Agent Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISB Symposium on Adaptive Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, York, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethogenetics: an Evolutionary Approach to Agents Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ALCAA (Agents Logiciels, Coopération, Apprentissage et Activité humaine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Biarritz, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Adaptive Multi-Agent Systems Inspired by Developmental Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptability and Embodiment using Multi-Agent Systems workshop (AEMAS'01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Prague, Czech Republic. pp.221-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethogenetics and the Evolutionary Design of Agents Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Landau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Multi-Conference on Systemics, Cybernetics and Informatics (SCI'2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Orlando, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robots as a Social Species: the MICRoBES Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Fall Symposium on Socially Intelligent Agents: the Human in the Loop (SIA'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Boston, United States. pp.139-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MICRoBES Project, an Experimental Approach towards 'Open Collective Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Distributed Autonomous Robotic Systems (DARS'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Knoxville, Tennessee, United States. pp.481-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRoBES : vers des collectivités de robots socialement situés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journées Francophones Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFIADSMA'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Saint-Denis, La Réunion, France. pp.265-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialité : étude, enjeux et applications dans les Systèmes multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Journées Francophones Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFIADSMA'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Pont-à-Mousson, France. pp.327-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Social Cognition Models for Multi-Agent Systems through Simulating Primate Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Multi-Agent Systems (ICMAS'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France. pp.238-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Agent Simulation of Primate Social Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Artificial Intelligence (ECAI'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Brighton, United Kingdom. pp.327-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMOISE: A Logical Spreadsheet to Elicit Didactic Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bersagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Computer Aided Learning and Instruction in Science and Engineering (CALISCE'96)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, San Sebastian, Spain. pp.430-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13427,133 +13561,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface of the African swine fever modelling challenge special issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, pp.100669, 2023, The first modelling challenge in animal health: ASF spread at the interface between wild boar and domestic pigs, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epidem.2023.100669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13563,100 +13697,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de comportements sociaux pour les collectivités d'agents et de robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Système multi-agents [cs.MA]. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00851693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13666,105 +13800,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la simulation multi-agents à la simulation multi-niveaux. Pour une réification des interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Système multi-agents [cs.MA]. Université des Sciences et Technologie de Lille - Lille I, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00968661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13832,51 +13966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9EB06E2"/>
+    <w:nsid w:val="E46C0FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14063,51 +14197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-picault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9029-0555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153064668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dorso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin-Dupont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poyard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Assi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mlala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01549-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ringgaard Kristensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01611-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100198" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guita Niang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2024.106233" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ghislain Loic Eyango Tabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#8217;hostis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Assie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2024.106354" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Pardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chocteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2021.11.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mancini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100616" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cecilia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho Fajardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Smith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amrine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad White" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01094-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dicko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2810" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007342" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2017.12.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408053255183179E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.709-734" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703869v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.709-739" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2017.1300997" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334670v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonhomme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021821301660006X" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.463-484" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825534v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Kubera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-010-9164-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kristensen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier l'Hostis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449444v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Trombani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ropars" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790017v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_31" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mancini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790020v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gontier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790022v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342052v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223202320241" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223106450654" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899918v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787074v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734314v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/53" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laguzet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_16" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536640v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_17" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1561" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_22" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248799v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_51" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_16" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_37" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082617v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.158" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076103v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826412v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826411v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0-19" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duch&#234;ne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826405v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826442v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826444v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5591/978-1-57735-516-8/IJCAI11-065" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826404v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826396v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584364v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731992v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732046v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.260" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732023v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193333v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Routier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwartz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732021v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacroix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860490v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Landau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731996v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732033v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860467v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45173-0_4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7TPWK0G9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860423v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860450v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40029-5_7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860352v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860336v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860365v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860329v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860307v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860293v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collinot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860273v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860282v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860212v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bersagol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kaplan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marze" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018016v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2023.100669" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851693v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968661v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-picault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9029-0555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153064668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Boeters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Garcia-Morante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerdien van Schaik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sibila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin-Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poyard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Assi&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mlala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01549-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ringgaard Kristensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01611-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dorso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guita Niang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2024.106233" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ghislain Loic Eyango Tabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#8217;hostis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Assie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2024.106354" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Pardon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chocteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2021.11.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mancini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100616" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cecilia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho Fajardo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amrine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad White" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01094-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dicko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2810" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007342" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2017.12.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408053255183179E12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703869v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.709-739" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maudet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2017.1300997" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.709-734" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334670v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonhomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334665v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021821301660006X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.463-484" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Kubera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-010-9164-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860394v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kristensen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier l'Hostis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Trombani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ropars" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698267v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707776v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mancini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gontier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687984v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_31" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223106450654" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790655v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223202320241" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565612v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/53" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laguzet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_16" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_17" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1561" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_22" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248799v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_51" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004369v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004377v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_37" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082617v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.158" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076103v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826411v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0-19" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288754v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duch&#234;ne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826405v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826439v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826442v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5591/978-1-57735-516-8/IJCAI11-065" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826434v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826404v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731953v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.260" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732023v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193333v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Routier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732024v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwartz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacroix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860490v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Landau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45173-0_4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7TPWK0G9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40029-5_7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860352v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860336v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860329v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860323v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860293v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collinot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860273v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860212v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bersagol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kaplan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2023.100669" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851693v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968661v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>