--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -949,295 +949,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging artificial intelligence and software engineering methods in epidemiology for the co-creation of decision-support tools based on mechanistic models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing uncertainty: a deep mechanistic approach for cautious diagnostic and forecast of Bovine Respiratory Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guita Niang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
+                <w:t xml:space="preserve">Theophile Ghislain Loic Eyango Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 228, pp.106233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2024.106233⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 233, pp.106354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2024.106354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593328v1</w:t>
+                <w:t xml:space="preserve">hal-04733896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing uncertainty: a deep mechanistic approach for cautious diagnostic and forecast of Bovine Respiratory Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier L’hostis</w:t>
+                <w:t xml:space="preserve">Leveraging artificial intelligence and software engineering methods in epidemiology for the co-creation of decision-support tools based on mechanistic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Assie</w:t>
+                <w:t xml:space="preserve">Guita Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 233, pp.106354. </w:t>
+              <w:t xml:space="preserve">, 2024, 228, pp.106233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2024.106354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2024.106233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733896v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of farming practices on bovine respiratory disease in a multi-batch cattle fattening farm</w:t>
               </w:r>
@@ -1611,282 +1611,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The African swine fever modelling challenge: Objectives, model description and synthetic data generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+                <w:t xml:space="preserve">Apport de la modélisation épidémiologique à la santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Vergne</w:t>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mancini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cristancho Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Journées Scientifiques de l'Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA), 80, pp.37-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739528v1</w:t>
+                <w:t xml:space="preserve">hal-04483137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation épidémiologique à la santé animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The African swine fever modelling challenge: Objectives, model description and synthetic data generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.100616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483137v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effects of antimicrobial metaphylaxis and pen size on bovine respiratory disease in high and low risk fattening cattle</w:t>
               </w:r>
@@ -2373,64 +2373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal in heterogeneous environments drives population dynamics and control of tsetse flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2684,64 +2684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (9), pp.e1007342. </w:t>
@@ -2978,77 +2978,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des maladies endémiques du troupeau aux territoires : contribution de la modélisation épidémiologique pour soutenir la prise de décision (projet MIHMES, 2012-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4759,661 +4759,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From mechanistic models to decision-support tools: generating user-friendly web application from artificial intelligence and software engineering methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep mechanistic model: Integrating deep learning and stochastic mechanistic approaches for Bovine Respiratory Diseases diagnosis and epidemiological forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Ghislain Loic Eyango Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier l'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling in Animal Health (ModAH 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2024, Nantes, France. pp.O08</w:t>
+              <w:t xml:space="preserve">Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Uppsala, Sweden. pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684273v1</w:t>
+                <w:t xml:space="preserve">hal-04698205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep mechanistic model: Integrating deep learning and stochastic mechanistic approaches for Bovine Respiratory Diseases diagnosis and epidemiological forecasting</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From mechanistic models to decision-support tools: generating user-friendly web application from artificial intelligence and software engineering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guita Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Uppsala, Sweden. pp.61-72</w:t>
+              <w:t xml:space="preserve">Modelling in Animal Health (ModAH 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2024, Nantes, France. pp.O08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698205v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Dynamic Generalized Linear Models And Mechanistic Modelling To Optimize Treatment Strategies For Bovine Respiratory Disease In Cattle Fattening Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Merca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothée Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la plateforme ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Online, France</w:t>
+              <w:t xml:space="preserve">17. International Symposium on Veterinary Epidemiology and Economics (ISVEE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687213v1</w:t>
+                <w:t xml:space="preserve">hal-04698267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la grippe récurrente H1avN1 à travers la vaccination des porcelets et le contrôle des agents de co-infection dans un élevage naisseur-engraisseur breton</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vianney Sicard</w:t>
+                <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint-Malo (FR), France. pp.59-64</w:t>
+              <w:t xml:space="preserve">Séminaire de la plateforme ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449444v1</w:t>
+                <w:t xml:space="preserve">hal-04687213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Dynamic Generalized Linear Models And Mechanistic Modelling To Optimize Treatment Strategies For Bovine Respiratory Disease In Cattle Fattening Farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anders Kristensen</w:t>
+                <w:t xml:space="preserve">Gestion de la grippe récurrente H1avN1 à travers la vaccination des porcelets et le contrôle des agents de co-infection dans un élevage naisseur-engraisseur breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Trombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Symposium on Veterinary Epidemiology and Economics (ISVEE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint-Malo (FR), France. pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698267v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’IA sur la santé en élevage – données, modèles, outils d’aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guita Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5583,164 +5583,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: Improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dairy Health Manager : un simulateur multi-agents flexible pour l’étude des maladies des animaux d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Timothée Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM), Mar 2022, Belfast, Ireland. pp.129-140</w:t>
+              <w:t xml:space="preserve">30èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-forme Intelligence Artificielle (PFIA), Jun 2022, Saint-Etienne, France. pp.97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707776v1</w:t>
+                <w:t xml:space="preserve">hal-03710369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling spatial and temporal structure in batch rearing modeling for understanding the spread of the swine influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5769,152 +5743,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland. pp.177-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy Health Manager : un simulateur multi-agents flexible pour l’étude des maladies des animaux d’élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gontier</w:t>
+                <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: Improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+                <w:t xml:space="preserve">Mathieu Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plate-forme Intelligence Artificielle (PFIA), Jun 2022, Saint-Etienne, France. pp.97-106</w:t>
+              <w:t xml:space="preserve">Proceedings of the Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM), Mar 2022, Belfast, Ireland. pp.129-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710369v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRD : au coeur de projets inter-équipes en biologie, épidémiologie et modélisation</w:t>
               </w:r>
@@ -5952,51 +5952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’UMR BIOEPAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE (BIOEPAR), Jan 2022, Nantes, France</w:t>
@@ -6019,273 +6019,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation épidémiologique à la santé animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: Improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Beaunée</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothée Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉE AEEMA : L’AEEMA A 40 ANS ; QUELLES PERSPECTIVES EN ÉPIDÉMIOLOGIE ANIMALE ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEEMA ( Association pour l'étude de l'épidémiologie des maladies animales), May 2022, Maisons-Alfort, France. pp.37-56</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Veterinary Epidemiology and Preventive Medicine, Mar 2022, Belfast, United Kingdom. pp.129-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698169v1</w:t>
+                <w:t xml:space="preserve">hal-03790022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: Improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la modélisation épidémiologique à la santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Servane Bareille</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Mancini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cristancho Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Veterinary Epidemiology and Preventive Medicine, Mar 2022, Belfast, United Kingdom. pp.129-140</w:t>
+              <w:t xml:space="preserve">JOURNÉE AEEMA : L’AEEMA A 40 ANS ; QUELLES PERSPECTIVES EN ÉPIDÉMIOLOGIE ANIMALE ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEMA ( Association pour l'étude de l'épidémiologie des maladies animales), May 2022, Maisons-Alfort, France. pp.37-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790022v1</w:t>
+                <w:t xml:space="preserve">hal-04698169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A declarative modelling language for the design of complex structured agent-based epidemiological models</w:t>
               </w:r>
@@ -6518,77 +6518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learnt from the first modelling challenge in animal health: improving preparedness to control African swine fever at the interface between livestock and wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6944,217 +6944,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meilleurs agents sont ceux qu'on ne simule pas : vers des architectures de simulation multi-paradigmes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dynamic interplay between pathogen spread at farm scale and farmer’s health management decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vianney Sicard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Sabouret, Jun 2020, Angers, France. pp.109-117</w:t>
+              <w:t xml:space="preserve">Conference of the International Society for Economics and Social Sciences of Animal Health (ISESSAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, online, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899918v1</w:t>
+                <w:t xml:space="preserve">hal-03788683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic interplay between pathogen spread at farm scale and farmer’s health management decisions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les meilleurs agents sont ceux qu'on ne simule pas : vers des architectures de simulation multi-paradigmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Society for Economics and Social Sciences of Animal Health (ISESSAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, online, Denmark</w:t>
+              <w:t xml:space="preserve">28e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Sabouret, Jun 2020, Angers, France. pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788683v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage de précision fait-il plus ou moins traiter ?</w:t>
               </w:r>
@@ -7229,437 +7229,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparer métaphylaxie et détection précoce dans le traitement des bronchopneumonies infectieuses des jeunes bovins : une modélisation flexible et modulaire</w:t>
+                <w:t xml:space="preserve">Combining early hyperthermia detection with metaphylaxis for reducing antibiotics usage in newly received beef bulls at fattening operations: a simulation-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assie</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Réunion du Réseau Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">SVEPM: Conference &amp; Annual General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Utrecht, Netherlands. pp.148-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787074v1</w:t>
+                <w:t xml:space="preserve">hal-01987110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining early hyperthermia detection with metaphylaxis for reducing antibiotics usage in newly received beef bulls at fattening operations: a simulation-based approach</w:t>
+                <w:t xml:space="preserve">Comparer métaphylaxie et détection précoce dans le traitement des bronchopneumonies infectieuses des jeunes bovins : une modélisation flexible et modulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SVEPM: Conference &amp; Annual General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Utrecht, Netherlands. pp.148-159</w:t>
+              <w:t xml:space="preserve">5e Réunion du Réseau Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987110v1</w:t>
+                <w:t xml:space="preserve">hal-02787074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-agents pour la gestion individuelle et collective d'une maladie infectieuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+                <w:t xml:space="preserve">Gestion des maladies endémiques du troupeau aux territoires : contribution de la modélisation épidémiologique pour soutenir la prise de décision (PIA MIHMES, 2012-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Lang, Nicolas Marilleau, Oct 2018, Métabief, France. pp.191-200</w:t>
+              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) : Prévenir et guérir les maladies infectieuses dans le concept One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979509v1</w:t>
+                <w:t xml:space="preserve">hal-02734603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des maladies endémiques du troupeau aux territoires : contribution de la modélisation épidémiologique pour soutenir la prise de décision (PIA MIHMES, 2012-2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation multi-agents pour la gestion individuelle et collective d'une maladie infectieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) : Prévenir et guérir les maladies infectieuses dans le concept One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">26e Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Lang, Nicolas Marilleau, Oct 2018, Métabief, France. pp.191-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734603v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence artificielle pour l'épidémiologie prédictive : intégrer plus rapidement une diversité d'expertises dans les modèles de systèmes complexes</w:t>
               </w:r>
@@ -7734,347 +7734,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les SMA multi-niveaux comme cadre de modélisation et de simulation en épidémiologie</w:t>
+                <w:t xml:space="preserve">Enhancing Sustainability of Complex Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.374-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565612v1</w:t>
+                <w:t xml:space="preserve">hal-01572248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Sustainability of Complex Epidemiological Models through a Generic Multilevel Agent-based Approach</w:t>
+                <w:t xml:space="preserve">Les SMA multi-niveaux comme cadre de modélisation et de simulation en épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI'2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.107-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572248v1</w:t>
+                <w:t xml:space="preserve">hal-01565612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated epidemio-economic modelling framework of the complex interplay between pathogen spread and disease management: control of BVD within beef herds as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laguzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling in Animal Health conference (ModAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France. 69 p</w:t>
@@ -8097,243 +8097,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic model of tsetse fly population dynamics in space and time calibrated on observed data in Senegal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+                <w:t xml:space="preserve">An Agent-Based, Multilevel Welfare Assessment Model for Encompassing Assignment and Matching Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Workshop Dynamical Systems Applied to Biology and Natural Sciences (DSABNS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.196-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59930-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603043v1</w:t>
+                <w:t xml:space="preserve">hal-01536632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based, Multilevel Welfare Assessment Model for Encompassing Assignment and Matching Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nongaillard</w:t>
+                <w:t xml:space="preserve">A mechanistic model of tsetse fly population dynamics in space and time calibrated on observed data in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. Workshop Dynamical Systems Applied to Biology and Natural Sciences (DSABNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Evora, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536632v1</w:t>
+                <w:t xml:space="preserve">hal-01603043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Level Multi-Agent Simulation Framework in Animal Epidemiology</w:t>
               </w:r>
@@ -8358,51 +8358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8488,51 +8488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9373,248 +9373,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Multi-Level Cartographic Generalisation in CartAGen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duchêne</w:t>
+                <w:t xml:space="preserve">A versatile description framework for modeling behaviors in traffic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.355-358, </w:t>
+              <w:t xml:space="preserve">IEEE 26th International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.937-944, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004377v1</w:t>
+                <w:t xml:space="preserve">hal-01082617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile description framework for modeling behaviors in traffic simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+                <w:t xml:space="preserve">Multi-Agent Multi-Level Cartographic Generalisation in CartAGen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 26th International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.937-944, </w:t>
+              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.355-358, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082617v1</w:t>
+                <w:t xml:space="preserve">hal-01004377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les environnements : en avoir ou pas ? Formalisation du concept et patterns d'implémentation</w:t>
               </w:r>
@@ -10242,213 +10242,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interaction-Oriented Model for Multi-Scale Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serious Games et SMA - Application à un supermarché virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Joint Conference on Artificial Intelligence, IJCAI'2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19e Journées francophones sur les systèmes multi-agents(JFSMA'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.181-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826401v1</w:t>
+                <w:t xml:space="preserve">hal-00826434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games et SMA - Application à un supermarché virtuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Interaction-Oriented Model for Multi-Scale Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées francophones sur les systèmes multi-agents(JFSMA'2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Joint Conference on Artificial Intelligence, IJCAI'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.332-337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5591/978-1-57735-516-8/IJCAI11-065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826434v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Format-Store: a Multi-Agent Based Approach to Experiential Learning</w:t>
               </w:r>
@@ -13601,51 +13601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, pp.100669, 2023, The first modelling challenge in animal health: ASF spread at the interface between wild boar and domestic pigs, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13966,51 +13966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E46C0FA8"/>
+    <w:nsid w:val="C2ACF449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14197,51 +14197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-picault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9029-0555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153064668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Boeters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Garcia-Morante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerdien van Schaik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sibila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin-Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poyard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Assi&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mlala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01549-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ringgaard Kristensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01611-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dorso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guita Niang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2024.106233" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ghislain Loic Eyango Tabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#8217;hostis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Assie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2024.106354" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Pardon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chocteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2021.11.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mancini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100616" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cecilia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho Fajardo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amrine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad White" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01094-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dicko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2810" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007342" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2017.12.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408053255183179E12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703869v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.709-739" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maudet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2017.1300997" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.709-734" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334670v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonhomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334665v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021821301660006X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.463-484" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Kubera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-010-9164-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860394v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kristensen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier l'Hostis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Trombani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ropars" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698267v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707776v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mancini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gontier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687984v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_31" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223106450654" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790655v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223202320241" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899918v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565612v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/53" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laguzet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_16" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_17" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1561" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_22" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248799v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_51" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004369v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004377v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_37" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082617v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.158" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076103v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826411v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0-19" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288754v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duch&#234;ne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826405v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826439v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826442v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826401v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5591/978-1-57735-516-8/IJCAI11-065" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826434v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826404v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731953v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.260" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732023v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193333v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Routier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732024v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwartz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacroix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860490v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Landau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45173-0_4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7TPWK0G9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40029-5_7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860352v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860336v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860329v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860323v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860293v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collinot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860273v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860212v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bersagol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kaplan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2023.100669" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851693v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968661v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-picault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9029-0555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153064668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Boeters" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Garcia-Morante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerdien van Schaik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sibila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin-Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poyard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Assi&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mlala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01549-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ringgaard Kristensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01611-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dorso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Ghislain Loic Eyango Tabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Potdevin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#8217;hostis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Assie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2024.106354" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guita Niang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2024.106233" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Pardon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chocteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2021.11.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cecilia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho Fajardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mancini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amrine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad White" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01094-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Routier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dicko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2810" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007342" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nongaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2017.12.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408053255183179E12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703869v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.709-739" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maudet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duch&#234;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2017.1300997" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.709-734" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334670v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonhomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334665v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021821301660006X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.463-484" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Kubera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-010-9164-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731925v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860394v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kristensen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier l'Hostis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698267v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449444v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Trombani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ropars" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gontier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790020v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mancini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687984v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790022v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698169v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_31" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223106450654" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790655v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223202320241" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788683v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899918v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987110v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734603v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572248v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/53" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laguzet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_16" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603043v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01536640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59930-4_17" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01451548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1561" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_22" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248799v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_51" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004369v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082617v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.158" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004377v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_37" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076103v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826411v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38073-0-19" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288754v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duch&#234;ne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826405v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826439v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826442v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5591/978-1-57735-516-8/IJCAI11-065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826404v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731953v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.260" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732023v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193333v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Routier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732024v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwartz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732021v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacroix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860490v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Landau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45173-0_4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7TPWK0G9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40029-5_7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860352v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860336v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860329v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860323v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860293v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collinot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860273v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860212v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bersagol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kaplan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2023.100669" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851693v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968661v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>