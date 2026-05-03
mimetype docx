--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -222,51 +222,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO photoswitches: a single photoinduced linkage isomer in diamagnetic {MNO} 8 complexes</w:t>
+                <w:t xml:space="preserve">NO photoswitches: a single photoinduced linkage isomer in diamagnetic {MNO}8 complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmüller</w:t>
@@ -305,346 +305,346 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennadiy Kostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 55 (12), pp.4821-4831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D6DT00116E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking New Frontiers: Photo‐Isomerism and Magnetic Properties in Multifunctional Hetero‐Tetra‐Metallic Complexes</w:t>
+                <w:t xml:space="preserve">Structural rigidity, thermochromism and piezochromism of layered hybrid perovskites containing an interdigitated organic bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Suzana</w:t>
+                <w:t xml:space="preserve">Arthur Maufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Forté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">Melissa van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+                <w:t xml:space="preserve">Peter Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Malischewski</w:t>
+                <w:t xml:space="preserve">Paola La Magna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (13), pp.5662-5675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202402601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4SC06637E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971352v1</w:t>
+                <w:t xml:space="preserve">hal-05219004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural rigidity, thermochromism and piezochromism of layered hybrid perovskites containing an interdigitated organic bilayer</w:t>
+                <w:t xml:space="preserve">Unlocking New Frontiers: Photo‐Isomerism and Magnetic Properties in Multifunctional Hetero‐Tetra‐Metallic Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Maufort</w:t>
+                <w:t xml:space="preserve">Ingrid Suzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa van Landeghem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deutsch</w:t>
+                <w:t xml:space="preserve">Jérémy Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Banks</w:t>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola La Magna</w:t>
+                <w:t xml:space="preserve">Moritz Malischewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (13), pp.5662-5675. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4SC06637E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202402601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219004v1</w:t>
+                <w:t xml:space="preserve">hal-04971352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation‐Wavelength‐Dependent Emission of Congruently Melting Iodocuprate Hybrid Materials</w:t>
               </w:r>
@@ -1428,278 +1428,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterization-Triggered Emission Enhanced by Energy Transfer in the Layered Metal Halide Hybrid Material (TET) 2 [Pb 4 Cl 16 ]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photogeneration of Several Linkage Isomers and Investigation of Forward and Backward Nitro-Nitrito Isomerization Processes in a Palladium Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawthar Abid</w:t>
+                <w:t xml:space="preserve">Maria Gladysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Samet</w:t>
+                <w:t xml:space="preserve">Pavel Plyusnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04647⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (14), pp.5531-5542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218973v1</w:t>
+                <w:t xml:space="preserve">hal-04067273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogeneration of Several Linkage Isomers and Investigation of Forward and Backward Nitro-Nitrito Isomerization Processes in a Palladium Complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
+                <w:t xml:space="preserve">Clusterization-Triggered Emission Enhanced by Energy Transfer in the Layered Metal Halide Hybrid Material (TET) 2 [Pb 4 Cl 16 ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawthar Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gladysheva</w:t>
+                <w:t xml:space="preserve">Amira Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Plyusnin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Younes Abid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (14), pp.5531-5542. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (48), pp.23270-23284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067273v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Spin Dimensionality in Single‐Layer CrSBr Van Der Waals Heterostructures by Magneto‐Transport Measurements</w:t>
               </w:r>
@@ -2234,90 +2234,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down and up conversion luminescence of the lead-free organic metal halide material: (C 9 H 8 NO) 2 SnCl 6 ·2H 2 O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thameur Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien sebastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (29), pp.15574-15581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2883,51 +2883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coen de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Magott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (8), pp.3117-3121. </w:t>
@@ -3532,51 +3532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 76 (5), pp.589-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3610,77 +3610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitizer-free photon up conversion in (HQ) 2 ZnCl 4 and HQCl crystals: systems involving resonant energy transfer and triplet-triplet annihilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.1575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3766,51 +3766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (57), pp.12927-12930. </w:t>
@@ -4138,51 +4138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,51 +4674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Yangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Mguenar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5621,51 +5621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5722,429 +5722,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis and IR-spectroscopy of a new anilinium hydrogenselenite hybrid compound: A subtle structural phase transition</w:t>
+                <w:t xml:space="preserve">Magnetic Bistability in Macrocycle-Based FeII Spin-Crossover Complexes: Counter Ion and Solvent Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhwane Takouachet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+                <w:t xml:space="preserve">E. Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourredine Benali-Cherif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">Bouhadella Benaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.02.047⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (34), pp.5282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532136v1</w:t>
+                <w:t xml:space="preserve">hal-01770459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic frustration triggering photoinduced hidden hysteresis and multistability in a two-dimensional photoswitchable Hofmann-like spin-Crossover metal–organic framework</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Structural analysis and IR-spectroscopy of a new anilinium hydrogenselenite hybrid compound: A subtle structural phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhwane Takouachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Benali-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Benali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01081⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407977v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Bistability in Macrocycle-Based FeII Spin-Crossover Complexes: Counter Ion and Solvent Effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic frustration triggering photoinduced hidden hysteresis and multistability in a two-dimensional photoswitchable Hofmann-like spin-Crossover metal–organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. El Hajj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Eric Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (34), pp.5282. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (22), pp.11652-11661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770459v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-induced linkage NO isomers in the dinitrosyl complex [Ru(NO)(2)(PCy3)(2)Cl](BF4) identified by photocrystallography and IR-spectroscopy</w:t>
               </w:r>
@@ -6169,51 +6169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6264,90 +6264,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic bistability in macrocycle-based FeII spin-crossover complexes : counter ion and solvent effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouabdellah Benaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Haji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6838,51 +6838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7240,51 +7240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7508,51 +7508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7610,319 +7610,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Bistability in the 2D Coordination Network \[Fe(bbtr)(3)][BF4](2)\(infinity): Wavelength-Selective Addressing of Molecular Spin States</w:t>
+                <w:t xml:space="preserve">Structural reinvestigation of the photoluminescent complex [NdCl2(H2O)(6)]Cl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Chakraborty</w:t>
+                <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Enachescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Bronisz</w:t>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (9, SI), pp.1002+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270113021367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201301257⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520890v1</w:t>
+                <w:t xml:space="preserve">hal-01520996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural reinvestigation of the photoluminescent complex [NdCl2(H2O)(6)]Cl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Induced Bistability in the 2D Coordination Network \[Fe(bbtr)(3)][BF4](2)\(infinity): Wavelength-Selective Addressing of Molecular Spin States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">Cristian Enachescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Robert Bronisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 69 (9, SI), pp.1002+. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (34), pp.11418-11428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0108270113021367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520996v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin crossover (SCO) iron(II) coordination polymer chain: Synthesis, structural and magnetic characterizations of [Fe(abpt)2(μ-M(CN)4)] (M=PtII and NiII)</w:t>
               </w:r>
@@ -8054,64 +8054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of guest molecules confined in a mesoporous silica matrix: Complementary NMR and PDF characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,252 +8316,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of metastable linkage NO isomers in Na2[Fe(CN)5NO]·2H2O incorporated in mesopores of silica xerogels</w:t>
+                <w:t xml:space="preserve">Structural aspects of the relaxation process in spin crossover solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Tahri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Nicolazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp23607a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (9), pp.094101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.094101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398349v1</w:t>
+                <w:t xml:space="preserve">hal-03538333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural aspects of the relaxation process in spin crossover solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of metastable linkage NO isomers in Na2[Fe(CN)5NO]·2H2O incorporated in mesopores of silica xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Nicolazzi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Lepski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (9), pp.094101. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (11), pp.3775-3781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.094101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cp23607a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538333v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of spin-dependent electron density by joint refinement of X-ray and polarized neutron diffraction data</w:t>
               </w:r>
@@ -8706,51 +8706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimetastability, phototrapping, and thermal trapping of a metastable commensurate superstructure in a FeII spin-crossover compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8836,51 +8836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction X haute résolution : les secrets de la liaison chimique révélés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10357,164 +10357,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the experimental electron density analysis to metastable states: a case example of the spin crossover complex Fe(btr)2(NCS)2.H2O</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Souhassou</w:t>
+                <w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu_2 (OH)_3 NO_3 : relationship with the magnetic interaction mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Lugan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Drillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (11), pp.115116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.115116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204587v1</w:t>
+                <w:t xml:space="preserve">hal-00089604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(OH)&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;NO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;: Relationship with the magnetic interaction mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10523,365 +10536,361 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, pp.115116/1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu_2 (OH)_3 NO_3 : relationship with the magnetic interaction mechanism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of light-induced first-order phase transformation in molecular solids: Fe(btr)2(NCS)2∙H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.115116</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 74 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.140101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089604v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of light-induced first-order phase transformation in molecular solids: Fe(btr)2(NCS)2∙H2O</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Lecomte</w:t>
+                <w:t xml:space="preserve">Extension of the experimental electron density analysis to metastable states: a case example of the spin crossover complex Fe(btr)2(NCS)2.H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (42), pp.13921-13931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007006v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the experimental electron density analysis to metastable states: a case example of the spin crossover complex Fe(btr)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(NCS)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;.H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10890,128 +10899,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (42), pp.13921-13931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja064355f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of light induced phase transformation in molecular solids: Fe(btr)2(NCS)2.H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11053,234 +11062,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.140101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge density research: from inorganic and molecular materials to proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 220 (4), pp.373-384. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zkri.220.4.373.61623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images of unpaired electron density in molecular crystals obtained using experimentally constrained wavefunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jayatilaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Whitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11308,73 +11317,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61, pp.C48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-crystallography: from the structure towards the electron density of metastable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11396,110 +11405,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-crystallography: from the structure towards the electron density of metastable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11548,499 +11557,499 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Létard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.73 - 80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/21/1/012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light induced modulated structure of the spin crossover compound {Fe(abpt)2[N(CN)2]2}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Sheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.J. Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-crystallography : from the structure towards the electron density of metastable states.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guionneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge density research: from inorganic and molecular materials to proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 220, pp.373-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/zkri.220.4.373.61623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Favorable Case Where an Experimental Electron Density Analysis Offers a Lead for Understanding a Specific Fluxional Process Observed in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12062,233 +12071,233 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (26), pp.9607-9609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic051239p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron density distribution of an oxamato bridged Mn(II)-Cu(II) bimetallic chain, correlation to magnetic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Mathonière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 126, pp.1219-1228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja030279u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering experimental and theoretical electron densities in corundum using the multipolar model: IUCr multipole refinement project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12297,122 +12306,122 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 57 (3), pp.290-303. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767300018626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12422,51 +12431,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ monitoring of structure and optical properties of molecular photoswitches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12475,155 +12484,155 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Padova, Italy. pp.e367-e367, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273324096323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocrystallography of switchable palladium and rhodium nitro complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Basite Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Aleksander Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12651,73 +12660,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’AFC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de cristallographie, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage isomerism in a photoswitchable palladium nitro complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12759,73 +12768,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Franco-German Young Crystallographers Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between covalent and soft immobilization strategies to introduce metal coordination complexes in vertically oriented silica thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12880,466 +12889,466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White-light emitting Ruddlesden-Popper perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Boukheddaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Yangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT Analysis of Low Temperature Structural Distorsions in a Series of White-Light Emitting Ruddlesden-Popper Perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Boukheddaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Yangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge, spin and momentum densities simultaneous refinement. From the method to the code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii Ciumacov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Cortona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Darnstadt, Germany. pp.s54-s54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S010876731009882X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out of equilibrium charge density studies of light induced metastable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13381,487 +13390,487 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-crystallography: from the structure towards the electron density of metastable states</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-crossover materials, towards solid state light-induced switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photo Induced Phase Transition; Cooperative, Non-linear and Functional Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">Département de Chimie, Univeristé Nationale de Taiwain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089650v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-crossover materials, towards solid state light-induced switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocommutation of molecular materials: an accurate crystallographic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Département de Chimie, Univeristé Nationale de Taiwain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Graduat School of Science and Engineering, Tokyo Institute of Technology and Photon Factory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089695v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocommutation of molecular materials: an accurate crystallographic approach</w:t>
+                <w:t xml:space="preserve">Accurate crystallography and charge density analysis: a trip from mineralogy to protein crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graduat School of Science and Engineering, Tokyo Institute of Technology and Photon Factory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Taiwanese Crystallographic Association Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Taiwan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089693v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate crystallography and charge density analysis: a trip from mineralogy to protein crystallography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Aubert</w:t>
+                <w:t xml:space="preserve">Photo-crystallography: from the structure towards the electron density of metastable states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Létard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taiwanese Crystallographic Association Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Taiwan, Taiwan</w:t>
+              <w:t xml:space="preserve">International Conference on Photo Induced Phase Transition; Cooperative, Non-linear and Functional Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089634v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocommutation of molecular materials: an accurate crystallographic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13890,73 +13899,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Synchrotron Radiation Research Institute - SPring-8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Jasri, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densité de charge et photocristallographie de matériaux moléculaires magnétiques subissant une transition de spin photo ou thermiquement induite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13978,106 +13987,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Claiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lugan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de l'Association Algérienne de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Constantine, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution photo-diffraction studies on molecular magnetic compounds exhibiting LIESST effect: lattice transformations and electron density distribution of the metastable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14106,142 +14115,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Japanese Crystallographic Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Himeji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-crossover materials, towards solid state light-induced switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut de Physique, Académie des Sciences de la République Tchèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-crystallography: from the structure towards the electron density of metastable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14263,110 +14272,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR COMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallographie et photo-cristallographie à haute résolution : applications aux matériaux moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14382,73 +14391,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENS Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocommutation of molecular materials: an accurate crystallographic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14477,100 +14486,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nagoya Institute of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallographic study and charge density analysis of photo-induced excited states.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14602,51 +14611,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Charge Density Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Sandbjerg Estate, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14656,78 +14665,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative photocrystallographic study using CW and pulsed laser irradiation on a photo-switchable ruthenium nitrosyl complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aleksander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14745,320 +14754,320 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e488-e488, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273322092609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of structural distortions on the optoelectronic properties of 2D multilayered perovskites : a DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Boukheddaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Yangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'École doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT study of the optoelectronic properties of 2D multilayered perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Boukheddaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Yangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15068,169 +15077,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light induced modulated structure of the spin crossover compound {Fe(abpt)2[N(CN)2]2}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Sheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.C. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.J. Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-cristallographie : structure, densité électronique et dynamique de la transition de spin dans les composés moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15239,212 +15248,212 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light induced modulated structure of the spin crossover compound {Fe(abpt)2[N(CN)2]2}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Sheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.C. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.J. Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15454,100 +15463,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemins d'interactions dans les composés magnétiques moléculaires à partir d'études de diffraction X haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001NAN10020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15557,105 +15566,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et dynamique structurale de matériaux moléculaires et hybrides photosensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Lorraine, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04434034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId465"/>
+      <w:footerReference w:type="default" r:id="rId468"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15802,51 +15811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05518810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter T M van Gompel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00998-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557702v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6DT00116E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04971352v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Suzana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Malischewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402601" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maufort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Landeghem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Banks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola La Magna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC06637E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cazals" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Botta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunavukkarasu Thangavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Islam Belmouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hobballah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhe Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05395520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mroweh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Rikken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Hirobe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c06549" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maniadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13444" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Abid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Samet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04647" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gladysheva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Plyusnin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03806150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Boix-Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ma&#241;as-Valero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Rybakov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Aleksander Konieczny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202204940" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Fourati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.174436" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03796349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Richart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175444" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schr&#246;der" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210671" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Saidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thameur Dammak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien sebastien Pillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp01702k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047681" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rjiba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jelassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letaief" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00319104.2020.1757094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelyne Cuza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cle Donacier Mekuimemba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00335" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03534155v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100608" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghui Qi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Magott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914527" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900444" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Maza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kijatkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouhidel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128492" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elleuch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukheddaden" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01817" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903801v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benmansour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry6020026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273320007834" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp04435c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Guo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001821" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081497v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kutniewska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kr&#243;wczy&#324;ski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Kami&#324;ski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jarzembska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225252001307X" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01879" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382478v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01119F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Athmani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Benali-Cherif" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318014122" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02355836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Medhioub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barkaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08240" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quatremare" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700983" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01731273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Yangui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00052" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356983v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchithra Ashoka Sahadevan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Monni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;enz de Pipa&#243;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Gal&#225;n-Mascar&#243;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08032" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaniel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-E. Bendeif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woike" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01345D" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196484v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivard Voufack" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617008241" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01629238v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Mguenar Ndiaye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701098" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709681v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617009234" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533346v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.01.032" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGBNZ231-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532136v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Takouachet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Benali-Cherif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.02.047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01081" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhadella Benaicha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Hajj" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601322" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533283v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00735j" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432214v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Benaicha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Haji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600660" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FXBKSMZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521906v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yangui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915509" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521801v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damein Garrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06211" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521795v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. E. Gallien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615018132" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Long" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Bardeleben" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01714a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01714A" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521900v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252514023598" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936776" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00546a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520890v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bronisz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301257" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXVXVXW4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520996v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113021367" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD46673D3435D94595A10C103089527BB701FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521967v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Setifi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Th&#233;tiot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.06.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TXHQGH1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795681v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ruamps" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Batchelor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja308146e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398349v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tahri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lepski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23607a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538333v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nicolazzi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.094101" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762179v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chumakov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767312031996" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MJ701M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731243v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064106" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398386v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640355v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Gillea" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097558" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritosh Mishra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20332K" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545079v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dupouy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101038z" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493032v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sala-Pala" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902339a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01579817v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dupouy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic802292s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007170v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Weber" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Souhassou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0023" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349015v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Albert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107059642" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFB8BSPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204718v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007184v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carbonera" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700872" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A75CCB456A6B4CA8E78C0DB9C704ACD9F7679D47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007149v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807040149" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG4HZDTP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204736v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legrand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonera" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Letard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204587v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lugan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211505v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drillon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089604v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007006v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.140101" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006886v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja064355f" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204586v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005856v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.373.61623" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021284v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jayatilaka" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022065v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007183v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/21/1/012" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022060v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Sheu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Hsu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016176v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guionneau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021164v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052957v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ortin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051239p" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R020WCB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016224v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja030279u" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TNGPV4G3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610604v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schwarz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaha" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767300018626" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMNW06NW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889058v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konieczny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273324096323" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890306v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Basite Adagolodjo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890340v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728458v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500125v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashanti Bergonzoni" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500085v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.065" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650324v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Ciumacov" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cortona" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becker" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876731009882X" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008640v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089650v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. L&#233;tard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089695v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089693v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089634v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089660v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089625v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089636v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089658v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089654v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089648v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089668v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016222v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889147v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aleksander" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092609" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434508v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaben" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500365v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089739v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Lin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089738v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089928v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747020v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10020" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04434034v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05518810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter T M van Gompel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00998-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557702v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6DT00116E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maufort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Landeghem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Banks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola La Magna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC06637E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04971352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Suzana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Malischewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402601" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cazals" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Botta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunavukkarasu Thangavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Islam Belmouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hobballah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhe Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05395520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mroweh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Rikken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Hirobe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c06549" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maniadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13444" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gladysheva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Plyusnin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Abid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Samet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04647" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03806150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Boix-Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ma&#241;as-Valero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Rybakov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Aleksander Konieczny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202204940" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Fourati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.174436" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03796349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Richart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175444" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schr&#246;der" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210671" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Saidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thameur Dammak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien sebastien Pillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp01702k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047681" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rjiba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jelassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letaief" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00319104.2020.1757094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelyne Cuza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cle Donacier Mekuimemba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00335" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03534155v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100608" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghui Qi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Magott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914527" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900444" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Maza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kijatkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouhidel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128492" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elleuch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukheddaden" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01817" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903801v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benmansour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry6020026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273320007834" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp04435c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Guo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001821" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081497v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kutniewska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kr&#243;wczy&#324;ski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Kami&#324;ski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jarzembska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225252001307X" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01879" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382478v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01119F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Athmani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Benali-Cherif" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318014122" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02355836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Medhioub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barkaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08240" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quatremare" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700983" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01731273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Yangui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00052" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356983v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchithra Ashoka Sahadevan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Monni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;enz de Pipa&#243;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Gal&#225;n-Mascar&#243;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08032" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaniel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-E. Bendeif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woike" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01345D" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196484v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivard Voufack" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617008241" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01629238v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Mguenar Ndiaye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701098" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709681v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617009234" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533346v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.01.032" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGBNZ231-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhadella Benaicha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Hajj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601322" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Takouachet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Benali-Cherif" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.02.047" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01081" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533283v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00735j" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432214v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Benaicha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Haji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600660" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FXBKSMZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521906v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yangui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915509" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521801v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damein Garrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06211" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521795v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. E. Gallien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615018132" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Long" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Bardeleben" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01714a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01714A" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521900v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252514023598" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936776" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00546a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520996v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113021367" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD46673D3435D94595A10C103089527BB701FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520890v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bronisz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301257" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXVXVXW4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521967v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Setifi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Th&#233;tiot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.06.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TXHQGH1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795681v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ruamps" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Batchelor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja308146e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538333v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nicolazzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.094101" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tahri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lepski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23607a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762179v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chumakov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767312031996" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MJ701M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731243v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064106" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398386v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640355v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Gillea" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097558" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritosh Mishra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20332K" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545079v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dupouy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101038z" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493032v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sala-Pala" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902339a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01579817v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dupouy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic802292s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007170v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Weber" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Souhassou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0023" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349015v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Albert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107059642" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFB8BSPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204718v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007184v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carbonera" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700872" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A75CCB456A6B4CA8E78C0DB9C704ACD9F7679D47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007149v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807040149" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG4HZDTP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204736v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legrand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonera" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Letard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089604v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drillon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115116" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211505v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drillon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007006v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.140101" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204587v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lugan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006886v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja064355f" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204586v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005856v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.373.61623" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021284v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jayatilaka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007183v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/21/1/012" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Sheu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Hsu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016176v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guionneau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052957v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ortin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051239p" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R020WCB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016224v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja030279u" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TNGPV4G3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610604v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schwarz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaha" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767300018626" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMNW06NW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889058v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konieczny" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273324096323" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890306v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Basite Adagolodjo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890340v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728458v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500125v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashanti Bergonzoni" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500085v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.065" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650324v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Ciumacov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cortona" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876731009882X" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008640v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089695v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089693v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089634v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089650v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. L&#233;tard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089660v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089625v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089636v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089658v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089654v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089648v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089668v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016222v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889147v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aleksander" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092609" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434508v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaben" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500365v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089739v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Lin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089738v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089928v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747020v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10020" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04434034v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>