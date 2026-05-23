--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -356,338 +356,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural rigidity, thermochromism and piezochromism of layered hybrid perovskites containing an interdigitated organic bilayer</w:t>
+                <w:t xml:space="preserve">A 2D Double Perovskite Based on the Chiral Cystaminium Cation Exhibiting Multiple Switches in Quadratic Nonlinear Optical Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Maufort</w:t>
+                <w:t xml:space="preserve">Maria Maniadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa van Landeghem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deutsch</w:t>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Banks</w:t>
+                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola La Magna</w:t>
+                <w:t xml:space="preserve">Denis Gindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SC06637E⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (44), pp.40708-40718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c13444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219004v1</w:t>
+                <w:t xml:space="preserve">hal-05346674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking New Frontiers: Photo‐Isomerism and Magnetic Properties in Multifunctional Hetero‐Tetra‐Metallic Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Suzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Malischewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202402601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation‐Wavelength‐Dependent Emission of Congruently Melting Iodocuprate Hybrid Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -728,978 +728,978 @@
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.e202506827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202506827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Spin-Crossover in a Neutral Dinuclear Complex Based on a Functionalized Triazole Ligand</w:t>
+                <w:t xml:space="preserve">Structural rigidity, thermochromism and piezochromism of layered hybrid perovskites containing an interdigitated organic bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirunavukkarasu Thangavel</w:t>
+                <w:t xml:space="preserve">Arthur Maufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-El-Islam Belmouri</w:t>
+                <w:t xml:space="preserve">Melissa van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Charles</w:t>
+                <w:t xml:space="preserve">Peter Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Hobballah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Longhe Li</w:t>
+                <w:t xml:space="preserve">Paola La Magna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00158⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (13), pp.5662-5675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SC06637E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217628v1</w:t>
+                <w:t xml:space="preserve">hal-05219004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Metallic DM-EDT-TTF Radical Cation Salts: Anion Size Dependent Structural and Electronic Transitions, Charge Ordering and Chirality Induced Spin Selectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative Spin-Crossover in a Neutral Dinuclear Complex Based on a Functionalized Triazole Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirunavukkarasu Thangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Pop</w:t>
+                <w:t xml:space="preserve">Nour-El-Islam Belmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Mroweh</w:t>
+                <w:t xml:space="preserve">Catherine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
+                <w:t xml:space="preserve">Ahmad Hobballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Rikken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daichi Hirobe</w:t>
+                <w:t xml:space="preserve">Longhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c06549⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (8), pp.2674-2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05395520v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D Double Perovskite Based on the Chiral Cystaminium Cation Exhibiting Multiple Switches in Quadratic Nonlinear Optical Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral Metallic DM-EDT-TTF Radical Cation Salts: Anion Size Dependent Structural and Electronic Transitions, Charge Ordering and Chirality Induced Spin Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Maniadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+                <w:t xml:space="preserve">Nabil Mroweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Abhervé</w:t>
+                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Gindre</w:t>
+                <w:t xml:space="preserve">Geert Rikken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Tailleur</w:t>
+                <w:t xml:space="preserve">Daichi Hirobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 147 (44), pp.40708-40718. </w:t>
+              <w:t xml:space="preserve">, 2025, 147 (31), pp.27749-27767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c13444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c06549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05346674v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CW or Pulsed laser – That is the Question: Comparative Steady‐state Photocrystallographic Analysis of Metal Nitrosyl Linkage Isomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Hasil</w:t>
+                <w:t xml:space="preserve">Local force constants and charges of the nitrosyl ligand in photoinduced NO linkage isomers in a prototypical ruthenium nitrosyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202300149⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15255-15267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp01374c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568693v1</w:t>
+                <w:t xml:space="preserve">hal-04634458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local force constants and charges of the nitrosyl ligand in photoinduced NO linkage isomers in a prototypical ruthenium nitrosyl complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CW or Pulsed laser – That is the Question: Comparative Steady‐state Photocrystallographic Analysis of Metal Nitrosyl Linkage Isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (21), pp.15255-15267. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp01374c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202300149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634458v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogeneration of Several Linkage Isomers and Investigation of Forward and Backward Nitro-Nitrito Isomerization Processes in a Palladium Complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clusterization-Triggered Emission Enhanced by Energy Transfer in the Layered Metal Halide Hybrid Material (TET) 2 [Pb 4 Cl 16 ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gladysheva</w:t>
+                <w:t xml:space="preserve">Kawthar Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Plyusnin</w:t>
+                <w:t xml:space="preserve">Amira Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Abid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (48), pp.23270-23284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067273v1</w:t>
+                <w:t xml:space="preserve">hal-05218973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterization-Triggered Emission Enhanced by Energy Transfer in the Layered Metal Halide Hybrid Material (TET) 2 [Pb 4 Cl 16 ]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kawthar Abid</w:t>
+                <w:t xml:space="preserve">Photogeneration of Several Linkage Isomers and Investigation of Forward and Backward Nitro-Nitrito Isomerization Processes in a Palladium Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Samet</w:t>
+                <w:t xml:space="preserve">Maria Gladysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Plyusnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (48), pp.23270-23284. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (14), pp.5531-5542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218973v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Spin Dimensionality in Single‐Layer CrSBr Van Der Waals Heterostructures by Magneto‐Transport Measurements</w:t>
               </w:r>
@@ -2215,1035 +2215,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down and up conversion luminescence of the lead-free organic metal halide material: (C 9 H 8 NO) 2 SnCl 6 ·2H 2 O</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi‐stimuli Photo and Redox‐active Nanostructured Mesoporous Silica Films on Transparent Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp01702k⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (23), pp.2464-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537370v1</w:t>
+                <w:t xml:space="preserve">hal-03534155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-crossover materials: Getting the most from x-ray crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">Down and up conversion luminescence of the lead-free organic metal halide material: (C 9 H 8 NO) 2 SnCl 6 ·2H 2 O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thameur Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien sebastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (29), pp.15574-15581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0047681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cp01702k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227143v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and comparative study of water confined in a mesoporous bioglass by X-ray total scattering</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-crossover materials: Getting the most from x-ray crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00319104.2020.1757094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0047681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886576v1</w:t>
+                <w:t xml:space="preserve">hal-03227143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin crossover and high-spin state in Fe(II) anionic polymorphs based on tripodal ligands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Conan</w:t>
+                <w:t xml:space="preserve">Structural and comparative study of water confined in a mesoporous bioglass by X-ray total scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Letaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lucas-Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00335⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (4), pp.564-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00319104.2020.1757094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224404v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐stimuli Photo and Redox‐active Nanostructured Mesoporous Silica Films on Transparent Electrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neus Vilà</w:t>
+                <w:t xml:space="preserve">Spin crossover and high-spin state in Fe(II) anionic polymorphs based on tripodal ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmelyne Cuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cle Donacier Mekuimemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (23), pp.2464-2477. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (9), pp.6536-6549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534155v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Mo-CN bond breakage in octacyanomolybdate leading to spin triplet trapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non‐covalent Immobilization of Iron‐triazole (Fe(Htrz) 3 ) Molecular Mediator in Mesoporous Silica Films for the Electrochemical Detection of Hydrogen Peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghui Qi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201914527⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.690-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201900444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499555v1</w:t>
+                <w:t xml:space="preserve">hal-02981470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐covalent Immobilization of Iron‐triazole (Fe(Htrz) 3 ) Molecular Mediator in Mesoporous Silica Films for the Electrochemical Detection of Hydrogen Peroxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neus Vilà</w:t>
+                <w:t xml:space="preserve">Synthesis, structural investigation and NLO properties of three 1,2,4-triazole Schiff bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumeya Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kijatkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouhidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (4), pp.690-697. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1219, pp.128492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201900444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981470v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structural investigation and NLO properties of three 1,2,4-triazole Schiff bases</w:t>
+                <w:t xml:space="preserve">Photoinduced Mo-CN bond breakage in octacyanomolybdate leading to spin triplet trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumeya Maza</w:t>
+                <w:t xml:space="preserve">Xinghui Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kijatkin</w:t>
+                <w:t xml:space="preserve">Coen de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Bouhidel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Michał Magott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1219, pp.128492. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (8), pp.3117-3121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201914527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974975v1</w:t>
+                <w:t xml:space="preserve">hal-02499555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Light Emission from a Zero-Dimensional Lead Chloride Hybrid Material</w:t>
               </w:r>
@@ -3359,90 +3359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Cross-Over (SCO) Anionic Fe(II) Complexes Based on the Tripodal Ligand Tris(2-pyridyl)ethoxymethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmelyne Cuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3506,77 +3506,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray scattering study of water confined in bioactive glasses: experimental and simulated pair distribution function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 76 (5), pp.589-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3610,77 +3610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitizer-free photon up conversion in (HQ) 2 ZnCl 4 and HQCl crystals: systems involving resonant energy transfer and triplet-triplet annihilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Samet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.1575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3766,51 +3766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (57), pp.12927-12930. </w:t>
@@ -3976,373 +3976,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Polymers as Template for Mesoporous Silica Films: A Novel Composite Material Fe(Htrz) 3 @SiO 2 with Remarkable Electrochemical Properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Evidence for a photoinduced isonitrosyl isomer in ruthenium dinitrosyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01879⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (38), pp.5804-5810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CE01119F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324674v1</w:t>
+                <w:t xml:space="preserve">hal-02382478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a photoinduced isonitrosyl isomer in ruthenium dinitrosyl compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Coordination Polymers as Template for Mesoporous Silica Films: A Novel Composite Material Fe(Htrz) 3 @SiO 2 with Remarkable Electrochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (38), pp.5804-5810. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (15), pp.5796-5807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CE01119F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382478v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical organic–inorganic crystals: synthesis, structural analysis and verification of harmonic generation in tri-( o -chloroanilinium nitrate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Athmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kijatkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Benali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75 (1), pp.107-114. </w:t>
@@ -4674,51 +4674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Yangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,51 +4929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Anilate-Based Mixed-Valence Fe(II)Fe(III) Coordination Polymer: Small-Polaron Hopping Model for Oxalate-Type Fe(II)Fe(III) 2D Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchithra Ashoka Sahadevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Monni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5174,1059 +5174,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When combined X-ray and polarized neutron diffraction data challenge high-level calculations: spin-resolved electron density of an organic radical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the white-light emission in the mixed two-dimensional hybrid perovskites (C6H11NH3)2[PbBr4−xIx]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariste Bolivard Voufack</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">Sebastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520617008241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 699, pp.1122-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196484v1</w:t>
+                <w:t xml:space="preserve">hal-01533346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden hysteretic behavior of a paramagnetic iron(II) network revealed by light irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When combined X-ray and polarized neutron diffraction data challenge high-level calculations: spin-resolved electron density of an organic radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariste Bolivard Voufack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Mguenar Ndiaye</w:t>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201701098⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (4), pp.544-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520617008241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629238v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-house time-resolved photocrystallography on the millisecond timescale using a gated X-ray hybrid pixel area detector</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hidden hysteretic behavior of a paramagnetic iron(II) network revealed by light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Parois</w:t>
+                <w:t xml:space="preserve">Mame Mguenar Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marchivie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (4), pp.696 - 707. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3-4, pp.305-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052520617009234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201701098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709681v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the white-light emission in the mixed two-dimensional hybrid perovskites (C6H11NH3)2[PbBr4−xIx]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Yangui</w:t>
+                <w:t xml:space="preserve">In-house time-resolved photocrystallography on the millisecond timescale using a gated X-ray hybrid pixel area detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Pillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Smail Triki</w:t>
+                <w:t xml:space="preserve">Paul Alle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.01.032⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (4), pp.696 - 707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520617009234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533346v1</w:t>
+                <w:t xml:space="preserve">hal-01709681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Bistability in Macrocycle-Based FeII Spin-Crossover Complexes: Counter Ion and Solvent Effects</w:t>
+                <w:t xml:space="preserve">Structural analysis and IR-spectroscopy of a new anilinium hydrogenselenite hybrid compound: A subtle structural phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Milin</w:t>
+                <w:t xml:space="preserve">Radhwane Takouachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Benali-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouhadella Benaicha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Smail Triki</w:t>
+                <w:t xml:space="preserve">Nourredine Benali-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601322⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770459v1</w:t>
+                <w:t xml:space="preserve">hal-01532136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis and IR-spectroscopy of a new anilinium hydrogenselenite hybrid compound: A subtle structural phase transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Elastic frustration triggering photoinduced hidden hysteresis and multistability in a two-dimensional photoswitchable Hofmann-like spin-Crossover metal–organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourredine Benali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2016.02.047⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (22), pp.11652-11661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532136v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic frustration triggering photoinduced hidden hysteresis and multistability in a two-dimensional photoswitchable Hofmann-like spin-Crossover metal–organic framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Bistability in Macrocycle-Based FeII Spin-Crossover Complexes: Counter Ion and Solvent Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouhadella Benaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Milin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">F. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Triki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (22), pp.11652-11661. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (34), pp.5282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407977v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-induced linkage NO isomers in the dinitrosyl complex [Ru(NO)(2)(PCy3)(2)Cl](BF4) identified by photocrystallography and IR-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (38), pp.7260-7268. </w:t>
@@ -6264,90 +6264,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic bistability in macrocycle-based FeII spin-crossover complexes : counter ion and solvent effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouabdellah Benaicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Haji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6404,498 +6404,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of molecular nanocomposites by combining pair distribution function analysis and solid-state NMR</w:t>
+                <w:t xml:space="preserve">Evidence and detailed study of a second-order phase transition in the (C6H11NH3)(2)[PbI4] organic-inorganic hybrid material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.E. Bendeif</w:t>
+                <w:t xml:space="preserve">A. Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gansmuller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Th. Woike</w:t>
+                <w:t xml:space="preserve">D. Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA11470A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4915509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122927v1</w:t>
+                <w:t xml:space="preserve">hal-01521906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and detailed study of a second-order phase transition in the (C6H11NH3)(2)[PbI4] organic-inorganic hybrid material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Investigation of Broadband White-Light Emission in Self-Assembled Organic-Inorganic Perovskite (C6H11NH3)(2)PbBr4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damein Garrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yangui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Abid</w:t>
+                <w:t xml:space="preserve">G. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4915509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (41), pp.23638-23647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b06211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521906v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Investigation of Broadband White-Light Emission in Self-Assembled Organic-Inorganic Perovskite (C6H11NH3)(2)PbBr4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Yangui</w:t>
+                <w:t xml:space="preserve">Structure determination of molecular nanocomposites by combining pair distribution function analysis and solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damein Garrot</w:t>
+                <w:t xml:space="preserve">A. Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S Lauret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lusson</w:t>
+                <w:t xml:space="preserve">K.-Y. Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bouchez</w:t>
+                <w:t xml:space="preserve">Th. Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (41), pp.23638-23647. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.8895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b06211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4RA11470A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521801v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocrystallography and IR spectroscopy of light-induced linkage NO isomers in [RuBr(NO)(2)(PCyp(3))(2)]BF4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna K. E. Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6940,364 +6940,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of light-induced spin transition in molybdenum( iv )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First evidence of a light-induced spin transition in a Molybdenum (IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bridonneau</w:t>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Long</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Pillet</w:t>
+                <w:t xml:space="preserve">Jürgen von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51 (39), pp.8229-8232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc01714a⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 51, pp.8229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC01714A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925154v1</w:t>
+                <w:t xml:space="preserve">hal-01150666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of a light-induced spin transition in a Molybdenum (IV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+                <w:t xml:space="preserve">First evidence of light-induced spin transition in molybdenum( iv )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Long</w:t>
+                <w:t xml:space="preserve">J. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen von Bardeleben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">J. von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51, pp.8229. </w:t>
+              <w:t xml:space="preserve">, 2015, 51 (39), pp.8229-8232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC01714A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cc01714a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150666v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple light-induced NO linkage isomers in the dinitrosyl complex [RuCl(NO)(2)(PPh3)(2)]BF4 nravelled by photocrystallographic and IR analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna K. E. Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7348,103 +7348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural phase transit on causing anomalous photoluminescence behavior in perovskite (C6H11NH3)(2)[Pbl(4)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143 (22), </w:t>
@@ -7508,51 +7508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7629,90 +7629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural reinvestigation of the photoluminescent complex [NdCl2(H2O)(6)]Cl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (9, SI), pp.1002+. </w:t>
@@ -7788,51 +7788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Enachescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7921,51 +7921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin crossover (SCO) iron(II) coordination polymer chain: Synthesis, structural and magnetic characterizations of [Fe(abpt)2(μ-M(CN)4)] (M=PtII and NiII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Setifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Houille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8048,839 +8048,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of guest molecules confined in a mesoporous silica matrix: Complementary NMR and PDF characterisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giant Ising-type Magnetic Anisotropy in Trigonal Bipyramidal Ni(II) Complexes : Experiment and Theory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Gansmuller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Theo Woike</w:t>
+                <w:t xml:space="preserve">Renaud Ruamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Batchelor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra45347b⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (8), pp.3017-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja308146e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520989v1</w:t>
+                <w:t xml:space="preserve">hal-00795681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Ising-type Magnetic Anisotropy in Trigonal Bipyramidal Ni(II) Complexes : Experiment and Theory.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of guest molecules confined in a mesoporous silica matrix: Complementary NMR and PDF characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (8), pp.3017-3026. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (48), pp.26132-26141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja308146e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ra45347b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795681v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural aspects of the relaxation process in spin crossover solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimetastability, phototrapping, and thermal trapping of a metastable commensurate superstructure in a FeII spin-crossover compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Nicolazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pillet</w:t>
+                <w:t xml:space="preserve">Sylvestre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guionneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.094101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (6), pp.064106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.064106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538333v1</w:t>
+                <w:t xml:space="preserve">hal-00731243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of metastable linkage NO isomers in Na2[Fe(CN)5NO]·2H2O incorporated in mesopores of silica xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lepski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (11), pp.3775-3781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cp23607a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of spin-dependent electron density by joint refinement of X-ray and polarized neutron diffraction data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Claiser</w:t>
+                <w:t xml:space="preserve">Structural aspects of the relaxation process in spin crossover solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nicolazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s0108767312031996⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (9), pp.094101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.094101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00762179v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimetastability, phototrapping, and thermal trapping of a metastable commensurate superstructure in a FeII spin-crossover compound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+                <w:t xml:space="preserve">Experimental determination of spin-dependent electron density by joint refinement of X-ray and polarized neutron diffraction data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Claiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Bonnet</w:t>
+                <w:t xml:space="preserve">Y. Chumakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Shepherd</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre J. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, pp.675-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s0108767312031996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.064106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00731243v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction X haute résolution : les secrets de la liaison chimique révélés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8957,51 +8957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Gillea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deutsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Claiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9225,51 +9225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos J. Gómez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9582,1381 +9582,1381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium charge density distribution of spin crossover complexes from steady-state photocrystallographic measurements: experimental methodology and results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disorder in Ag7GeSe5I, a superionic conductor: temperature-dependent anharmonic structural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Legrand</w:t>
+                <w:t xml:space="preserve">Stephanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Peter Weber</w:t>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Souhassou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108768107059642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/zkri.2008.0023⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007170v1</w:t>
+                <w:t xml:space="preserve">hal-00349015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder in Ag7GeSe5I, a superionic conductor: temperature-dependent anharmonic structural study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Out-of-equilibrium charge density distribution of spin crossover complexes from steady-state photocrystallographic measurements: experimental methodology and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Albert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Lecomte</w:t>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+                <w:t xml:space="preserve">Hans-Peter Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ribes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Létard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108768107059642⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - Crystalline Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 223 (4-5), pp.235-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zkri.2008.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349015v1</w:t>
+                <w:t xml:space="preserve">hal-01007170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catena-Poly(Diaqua-(4,4'-bis-1,2,4-triazole)bis (isothiocyanato)-iron(II): a one-dimensional coordination polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical, magnetic and structural properties of the spin crossover complex [Fe(btr)2(NCS)2].H2O in the light-induced and thermally quenched metastable status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 63, pp.m184-m186</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.5693-5706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204718v1</w:t>
+                <w:t xml:space="preserve">hal-00204736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical, Magnetic and Structural Properties of the Spin‐Crossover Complex [Fe(btr)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(NCS)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]·H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O in the Light‐Induced and Thermally Quenched Metastable States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Létard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36, pp.5693-5706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.200700872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the precision and accuracy of structural analysis of light-induced metastable states</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catena-Poly(Diaqua-(4,4'-bis-1,2,4-triazole)bis (isothiocyanato)-iron(II): a one-dimensional coordination polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.m184-m186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01007149v1</w:t>
+                <w:t xml:space="preserve">hal-00204718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, magnetic and structural properties of the spin crossover complex [Fe(btr)2(NCS)2].H2O in the light-induced and thermally quenched metastable status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Letard</w:t>
+                <w:t xml:space="preserve">On the precision and accuracy of structural analysis of light-induced metastable states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Létard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (6), pp.1076-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889807040149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204736v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu_2 (OH)_3 NO_3 : relationship with the magnetic interaction mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Lecomte</w:t>
+                <w:t xml:space="preserve">Extension of the experimental electron density analysis to metastable states: a case example of the spin crossover complex Fe(btr)2(NCS)2.H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rabu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (42), pp.13921-13931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089604v1</w:t>
+                <w:t xml:space="preserve">hal-00204587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(OH)&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;NO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;: Relationship with the magnetic interaction mechanism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of light-induced first-order phase transformation in molecular solids: Fe(btr)2(NCS)2∙H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.115116/1-12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 74 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.140101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00211505v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of light-induced first-order phase transformation in molecular solids: Fe(btr)2(NCS)2∙H2O</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(OH)&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;NO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;: Relationship with the magnetic interaction mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (14), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 73, pp.115116/1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007006v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the experimental electron density analysis to metastable states: a case example of the spin crossover complex Fe(btr)2(NCS)2.H2O</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron density analysis of the layered antiferromagnetic compound Cu_2 (OH)_3 NO_3 : relationship with the magnetic interaction mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Drillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (11), pp.115116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.115116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204587v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the experimental electron density analysis to metastable states: a case example of the spin crossover complex Fe(btr)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(NCS)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;.H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (42), pp.13921-13931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11003,77 +11003,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of light induced phase transformation in molecular solids: Fe(btr)2(NCS)2.H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.140101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11098,77 +11098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge density research: from inorganic and molecular materials to proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11271,64 +11271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Whitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61, pp.C48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11353,64 +11353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-crystallography: from the structure towards the electron density of metastable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11478,103 +11478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-crystallography: from the structure towards the electron density of metastable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Létard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.73 - 80. </w:t>
@@ -11625,51 +11625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light induced modulated structure of the spin crossover compound {Fe(abpt)2[N(CN)2]2}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Sheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11731,364 +11731,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-crystallography : from the structure towards the electron density of metastable states.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Charge density research: from inorganic and molecular materials to proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 220, pp.373-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zkri.220.4.373.61623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016176v1</w:t>
+                <w:t xml:space="preserve">hal-00021164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge density research: from inorganic and molecular materials to proteins</w:t>
+                <w:t xml:space="preserve">Photo-crystallography : from the structure towards the electron density of metastable states.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lecomte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Porcher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Guionneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021164v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Favorable Case Where an Experimental Electron Density Analysis Offers a Lead for Understanding a Specific Fluxional Process Observed in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (26), pp.9607-9609. </w:t>
@@ -12151,77 +12151,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron density distribution of an oxamato bridged Mn(II)-Cu(II) bimetallic chain, correlation to magnetic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Mathonière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 126, pp.1219-1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12293,51 +12293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12439,278 +12439,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of structure and optical properties of molecular photoswitches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Photocrystallography of switchable palladium and rhodium nitro complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Basite Adagolodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Aleksander Konieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Crystallography Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque de l’AFC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de cristallographie, Jul 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889058v1</w:t>
+                <w:t xml:space="preserve">hal-04890306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrystallography of switchable palladium and rhodium nitro complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ monitoring of structure and optical properties of molecular photoswitches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Aleksander Konieczny</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’AFC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Padova, Italy. pp.e367-e367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273324096323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890306v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage isomerism in a photoswitchable palladium nitro complex</w:t>
               </w:r>
@@ -12735,51 +12735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Aleksander Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Franco-German Young Crystallographers Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12843,64 +12843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElecNano 10, Electrochemistry in Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13236,51 +13236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Cortona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Darnstadt, Germany. pp.s54-s54, </w:t>
@@ -13331,77 +13331,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out of equilibrium charge density studies of light induced metastable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Crystallographic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13420,1192 +13420,1192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-crossover materials, towards solid state light-induced switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocommutation of molecular materials: an accurate crystallographic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Département de Chimie, Univeristé Nationale de Taiwain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Nagoya Institute of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089695v1</w:t>
+                <w:t xml:space="preserve">hal-00089668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocommutation of molecular materials: an accurate crystallographic approach</w:t>
+                <w:t xml:space="preserve">Photo-crystallography: from the structure towards the electron density of metastable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lecomte</w:t>
+                <w:t xml:space="preserve">V. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Létard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graduat School of Science and Engineering, Tokyo Institute of Technology and Photon Factory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Photo Induced Phase Transition; Cooperative, Non-linear and Functional Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089693v1</w:t>
+                <w:t xml:space="preserve">hal-00089650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate crystallography and charge density analysis: a trip from mineralogy to protein crystallography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-crossover materials, towards solid state light-induced switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taiwanese Crystallographic Association Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Taiwan, Taiwan</w:t>
+              <w:t xml:space="preserve">Département de Chimie, Univeristé Nationale de Taiwain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089634v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-crystallography: from the structure towards the electron density of metastable states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Photocommutation of molecular materials: an accurate crystallographic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photo Induced Phase Transition; Cooperative, Non-linear and Functional Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">Graduat School of Science and Engineering, Tokyo Institute of Technology and Photon Factory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089650v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocommutation of molecular materials: an accurate crystallographic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Accurate crystallography and charge density analysis: a trip from mineralogy to protein crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Synchrotron Radiation Research Institute - SPring-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Jasri, Japan</w:t>
+              <w:t xml:space="preserve">Taiwanese Crystallographic Association Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Taiwan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089660v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densité de charge et photocristallographie de matériaux moléculaires magnétiques subissant une transition de spin photo ou thermiquement induite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocommutation of molecular materials: an accurate crystallographic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lecomte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noël Lugan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de l'Association Algérienne de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Constantine, Algérie</w:t>
+              <w:t xml:space="preserve">Japan Synchrotron Radiation Research Institute - SPring-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Jasri, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089625v1</w:t>
+                <w:t xml:space="preserve">hal-00089660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution photo-diffraction studies on molecular magnetic compounds exhibiting LIESST effect: lattice transformations and electron density distribution of the metastable states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densité de charge et photocristallographie de matériaux moléculaires magnétiques subissant une transition de spin photo ou thermiquement induite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lecomte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Claiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lugan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Japanese Crystallographic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Himeji, Japan</w:t>
+              <w:t xml:space="preserve">2ème Congrès de l'Association Algérienne de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Constantine, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089636v1</w:t>
+                <w:t xml:space="preserve">hal-00089625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-crossover materials, towards solid state light-induced switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution photo-diffraction studies on molecular magnetic compounds exhibiting LIESST effect: lattice transformations and electron density distribution of the metastable states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut de Physique, Académie des Sciences de la République Tchèque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Japanese Crystallographic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Himeji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089658v1</w:t>
+                <w:t xml:space="preserve">hal-00089636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-crystallography: from the structure towards the electron density of metastable states</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-crossover materials, towards solid state light-induced switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR COMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Institut de Physique, Académie des Sciences de la République Tchèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089654v1</w:t>
+                <w:t xml:space="preserve">hal-00089658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallographie et photo-cristallographie à haute résolution : applications aux matériaux moléculaires</w:t>
+                <w:t xml:space="preserve">Photo-crystallography: from the structure towards the electron density of metastable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lecomte</w:t>
+                <w:t xml:space="preserve">V. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carbonera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR COMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089648v1</w:t>
+                <w:t xml:space="preserve">hal-00089654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocommutation of molecular materials: an accurate crystallographic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Cristallographie et photo-cristallographie à haute résolution : applications aux matériaux moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nagoya Institute of Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089668v1</w:t>
+                <w:t xml:space="preserve">hal-00089648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallographic study and charge density analysis of photo-induced excited states.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14673,325 +14673,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative photocrystallographic study using CW and pulsed laser irradiation on a photo-switchable ruthenium nitrosyl complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Hasil</w:t>
+                <w:t xml:space="preserve">Influence of structural distortions on the optoelectronic properties of 2D multilayered perovskites : a DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Aleksander</w:t>
+                <w:t xml:space="preserve">Xiaotong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boukheddaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Crystallography Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de l'École doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889147v1</w:t>
+                <w:t xml:space="preserve">hal-04434508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural distortions on the optoelectronic properties of 2D multilayered perovskites : a DFT study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
+                <w:t xml:space="preserve">Comparative photocrystallographic study using CW and pulsed laser irradiation on a photo-switchable ruthenium nitrosyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaotong Li</w:t>
+                <w:t xml:space="preserve">K. Aleksander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'École doctorale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e488-e488, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273322092609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434508v1</w:t>
+                <w:t xml:space="preserve">hal-04889147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT study of the optoelectronic properties of 2D multilayered perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15104,51 +15104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light induced modulated structure of the spin crossover compound {Fe(abpt)2[N(CN)2]2}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Sheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15179,287 +15179,287 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089739v1</w:t>
+                <w:t xml:space="preserve">hal-00089928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-cristallographie : structure, densité électronique et dynamique de la transition de spin dans les composés moléculaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light induced modulated structure of the spin crossover compound {Fe(abpt)2[N(CN)2]2}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Guionneau</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Sheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.C. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089738v1</w:t>
+                <w:t xml:space="preserve">hal-00089739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light induced modulated structure of the spin crossover compound {Fe(abpt)2[N(CN)2]2}</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo-cristallographie : structure, densité électronique et dynamique de la transition de spin dans les composés moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I.J. Hsu</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089928v1</w:t>
+                <w:t xml:space="preserve">hal-00089738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15811,51 +15811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05518810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter T M van Gompel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00998-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557702v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6DT00116E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maufort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Landeghem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Banks" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola La Magna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC06637E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04971352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Suzana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Malischewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402601" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cazals" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Botta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunavukkarasu Thangavel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Islam Belmouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hobballah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhe Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05395520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mroweh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Rikken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Hirobe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c06549" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maniadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13444" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gladysheva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Plyusnin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Abid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Samet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04647" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03806150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Boix-Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ma&#241;as-Valero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Rybakov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Aleksander Konieczny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202204940" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Fourati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.174436" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03796349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Richart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175444" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schr&#246;der" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210671" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Saidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thameur Dammak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien sebastien Pillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp01702k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047681" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rjiba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jelassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letaief" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00319104.2020.1757094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelyne Cuza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cle Donacier Mekuimemba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00335" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03534155v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100608" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghui Qi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Magott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914527" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900444" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Maza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kijatkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouhidel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128492" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elleuch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukheddaden" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01817" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903801v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benmansour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry6020026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273320007834" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp04435c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Guo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001821" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081497v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kutniewska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kr&#243;wczy&#324;ski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Kami&#324;ski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jarzembska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225252001307X" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01879" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382478v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01119F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Athmani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Benali-Cherif" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318014122" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02355836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Medhioub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barkaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08240" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quatremare" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700983" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01731273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Yangui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00052" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356983v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchithra Ashoka Sahadevan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Monni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;enz de Pipa&#243;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Gal&#225;n-Mascar&#243;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08032" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaniel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-E. Bendeif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woike" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01345D" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196484v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivard Voufack" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617008241" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01629238v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Mguenar Ndiaye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701098" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709681v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617009234" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533346v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.01.032" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGBNZ231-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhadella Benaicha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Hajj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601322" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Takouachet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Benali-Cherif" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.02.047" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01081" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533283v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00735j" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432214v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Benaicha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Haji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600660" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FXBKSMZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521906v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yangui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915509" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521801v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damein Garrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06211" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521795v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. E. Gallien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615018132" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Long" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Bardeleben" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01714a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01714A" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521900v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252514023598" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936776" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00546a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520996v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113021367" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD46673D3435D94595A10C103089527BB701FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520890v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bronisz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301257" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXVXVXW4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521967v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Setifi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Th&#233;tiot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.06.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TXHQGH1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795681v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ruamps" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Batchelor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja308146e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538333v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nicolazzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.094101" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tahri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lepski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23607a" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762179v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chumakov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767312031996" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MJ701M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731243v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064106" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398386v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640355v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Gillea" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097558" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritosh Mishra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20332K" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545079v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dupouy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101038z" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493032v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sala-Pala" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902339a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01579817v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dupouy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic802292s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007170v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Weber" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Souhassou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0023" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349015v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Albert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107059642" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFB8BSPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204718v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007184v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carbonera" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700872" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A75CCB456A6B4CA8E78C0DB9C704ACD9F7679D47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007149v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807040149" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG4HZDTP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204736v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legrand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonera" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Letard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089604v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drillon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115116" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211505v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drillon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007006v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.140101" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204587v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lugan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006886v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja064355f" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204586v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005856v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.373.61623" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021284v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jayatilaka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007183v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/21/1/012" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Sheu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Hsu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016176v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guionneau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052957v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ortin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051239p" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R020WCB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016224v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja030279u" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TNGPV4G3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610604v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schwarz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaha" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767300018626" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMNW06NW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889058v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konieczny" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273324096323" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890306v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Basite Adagolodjo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890340v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728458v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500125v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashanti Bergonzoni" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500085v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.065" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650324v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Ciumacov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cortona" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876731009882X" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008640v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089695v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089693v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089634v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089650v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. L&#233;tard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089660v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089625v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089636v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089658v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089654v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089648v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089668v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016222v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889147v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aleksander" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092609" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434508v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaben" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500365v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089739v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Lin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089738v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089928v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747020v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10020" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04434034v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05518810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter T M van Gompel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deutsch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00998-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557702v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6DT00116E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346674v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maniadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abherv&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gindre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c13444" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04971352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Suzana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fort&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Malischewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cazals" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Botta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202506827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maufort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa van Landeghem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Banks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola La Magna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC06637E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirunavukkarasu Thangavel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Islam Belmouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hobballah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhe Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00158" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05395520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mroweh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Rikken" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Hirobe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c06549" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202300149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Abid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Samet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04647" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gladysheva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Plyusnin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03806150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Boix-Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ma&#241;as-Valero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Rybakov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Aleksander Konieczny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202204940" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Fourati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.174436" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03796349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Richart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175444" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schr&#246;der" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210671" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03534155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100608" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Saidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thameur Dammak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien sebastien Pillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp01702k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047681" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rjiba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jelassi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Letaief" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00319104.2020.1757094" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmelyne Cuza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cle Donacier Mekuimemba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00335" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900444" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Maza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kijatkin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouhidel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128492" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499555v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghui Qi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Magott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914527" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elleuch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lusson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukheddaden" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01817" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903801v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benmansour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry6020026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273320007834" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp04435c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Guo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001821" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081497v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kutniewska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kr&#243;wczy&#324;ski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Kami&#324;ski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jarzembska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225252001307X" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE01119F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01879" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02319758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Athmani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Benali-Cherif" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318014122" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02355836v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Medhioub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barkaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08240" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quatremare" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700983" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01731273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Yangui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00052" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314062v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356983v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchithra Ashoka Sahadevan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Monni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;enz de Pipa&#243;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Gal&#225;n-Mascar&#243;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b08032" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01926697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaniel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-E. Bendeif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woike" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01345D" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533346v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.01.032" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGBNZ231-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivard Voufack" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617008241" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01629238v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Mguenar Ndiaye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701098" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709681v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Parois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617009234" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532136v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Takouachet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Benali-Cherif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2016.02.047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01081" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhadella Benaicha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Hajj" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601322" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01533283v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00735j" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432214v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Benaicha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Haji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600660" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FXBKSMZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yangui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garrot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915509" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521801v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damein Garrot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouchez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06211" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521795v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. E. Gallien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615018132" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150666v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01714A" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925154v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Long" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Bardeleben" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01714a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521900v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252514023598" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936776" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00546a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520996v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270113021367" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD46673D3435D94595A10C103089527BB701FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520890v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bronisz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301257" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXVXVXW4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521967v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Setifi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Houille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Th&#233;tiot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2013.06.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TXHQGH1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795681v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ruamps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Batchelor" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja308146e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731243v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bonnet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Shepherd" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guionneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064106" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398349v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tahri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lepski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23607a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538333v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nicolazzi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.094101" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762179v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chumakov" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Becker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0108767312031996" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MJ701M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398386v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640355v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Becker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Gillea" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097558" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Varret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slimani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritosh Mishra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20332K" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545079v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dupouy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101038z" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493032v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sala-Pala" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902339a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01579817v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dupouy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic802292s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349015v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Albert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107059642" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFB8BSPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007170v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Weber" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Souhassou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2008.0023" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204736v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legrand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonera" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Letard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007184v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carbonera" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souhassou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700872" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A75CCB456A6B4CA8E78C0DB9C704ACD9F7679D47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204718v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007149v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807040149" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG4HZDTP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204587v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lugan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007006v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.140101" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211505v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drillon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089604v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Drillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.115116" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006886v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja064355f" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204586v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005856v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.220.4.373.61623" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021284v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jayatilaka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Letard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007183v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/21/1/012" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Sheu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Hsu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021164v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016176v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guionneau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052957v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ortin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051239p" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R020WCB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016224v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja030279u" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TNGPV4G3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610604v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schwarz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaha" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767300018626" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMNW06NW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890306v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Basite Adagolodjo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889058v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Konieczny" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273324096323" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890340v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728458v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500125v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashanti Bergonzoni" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500085v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.065" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650324v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii Ciumacov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cortona" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010876731009882X" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008640v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089668v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089650v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. L&#233;tard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089695v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089693v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089634v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahaoui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089625v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089636v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089658v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089654v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089648v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016222v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434508v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaben" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889147v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aleksander" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092609" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500365v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089928v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Lin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089739v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089738v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747020v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10020" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04434034v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>