--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -166,2312 +166,2684 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of inter-annual rainfall variability and hydrological cycle intensification on groundwater in an Amazon micro catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alderlene Pimentel de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sávio José Filgueiras Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gastmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2026.2634191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Asymptotic Behavior of the Multi-step Prediction Error for a Nonlinear Random Fields Model with Estimated Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouerdia Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (2), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11009-026-10257-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Species distribution models: issues, challenges and outlooks for informed conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noèmie Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 524-525-526, pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.65583/xeis6969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal and extreme water level fluctuations impact methane concentrations and fluxes in two Amazon tributaries near Manaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonismar Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hella van Asperen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pimental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197 (4), pp.265-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/fal/1563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projecting spatiotemporal bioclimatic niche dynamics of endemic Pyrenean plant species under climate change: how much will we lose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noèmie Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme‐hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris a M Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2026 (1), pp.e08067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecog.08067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477516v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drivers and impacts of sediment deposition in Amazonian floodplains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeli Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghui Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Henrique Fernandes Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-57495-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How much inundation occurs in the Amazon River basin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayan Santos Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Melack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sly Wongchuig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 278, pp.113099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Declining water resources in response to global warming and changes in atmospheric circulation patterns over southern Mediterranean France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahrez Sadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Toreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (23), pp.6055-6071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-6055-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of rapid urbanization on stream water quality in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sávio José Filgueiras Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Antonio Ríos-Villamizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Átila Fonseca Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitila Pascoaloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (8), pp.316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-021-09621-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, 141931 (55 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02921354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flooding Dynamics Within an Amazonian Floodplain: Water Circulation Patterns and Inundation Duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joecila S. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unravelling Climate and Anthropogenic Forcings on the Evolution of Surface Water Resources in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahrez Sadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.3581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12123581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From TRMM to GPM: How Reliable Are Satellite-Based Precipitation Data across Nigeria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pius Nnamdi Nwachukwu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (23), pp.3964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12233964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazonian floodplain water balance based on modelling and analyses of hydrologic and electrical conductivity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldo Resende Boaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.1702 - 1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.11138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01828284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absolute and relative height-pixel accuracy of SRTM-GL1 over the South American Andean Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Satgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Denezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Pillco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Timouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2016.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction of Interferometric and Vegetation Biases in the SRTMGL1 Spaceborne DEM with Hydrological Conditioning towards Improved Hydrodynamics Modeling in the Amazon Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joecila Santos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (12), pp.16108-16130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs71215822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climbing invasions or climatic refugees: how many and to which extent non-native plant species could reach the top of the Pyrenees mountains under climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noèmie Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris A.M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532934v1</w:t>
-              </w:r>
-[...1893 lines deleted...]
-                <w:t xml:space="preserve">hal-02136672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain in motion: insights into Pyrenean flora facing climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noèmie Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris a M Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Occitano-Catalan ‘OccC’ Plant Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDP, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de l’évolution de la répartition des habitats de la flore pyrénéenne sous différents scénarios climatiques d’ici 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noèmie Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Colloque de botanique pyrénéo-cantabrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CBNMed et FLORAPYR3D, Oct 2024, Targasonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2481,165 +2853,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2707,51 +3079,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52A89C56"/>
+    <w:nsid w:val="0998FF4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2938,51 +3310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-pinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9608-754X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#232;mie Collette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A.M. Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477516v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme&#8208;hinoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris a M Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65583/xeis6969" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Tan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Henrique Fernandes Amaral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57495-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Labrousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Toreti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-6055-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;vio Jos&#233; Filgueiras Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio R&#237;os-Villamizar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o &#193;tila Fonseca Miranda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitila Pascoaloto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09621-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123581" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Nnamdi Nwachukwu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233964" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01828284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11138" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Denezine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.09.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBRFB3R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215822" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052337v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-pinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9608-754X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alderlene Pimentel de Brito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;vio Jos&#233; Filgueiras Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gastmans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tomasella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2026.2634191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arezki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-026-10257-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#232;mie Collette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fraisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65583/xeis6969" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonismar Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella van Asperen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Amaral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pimental" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/fal/1563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477516v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme&#8208;hinoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris a M Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Feng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Tan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Henrique Fernandes Amaral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57495-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Labrousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Toreti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-6055-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio R&#237;os-Villamizar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o &#193;tila Fonseca Miranda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitila Pascoaloto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09621-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12123581" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03042154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pius Nnamdi Nwachukwu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12233964" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01828284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11138" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136661v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Denezine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Pillco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.09.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBRFB3R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71215822" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532934v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris A.M. Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533010v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>