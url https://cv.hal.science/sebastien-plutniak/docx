--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Plutniak </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche CNRS, UMR CITERES (Tours)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6674-3806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">229983634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plutniak_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">86153953224705560417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-4861-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Généralités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Archéologie (archéologie computationnelle, méthodes, archéologie préhistoirique, Asie du Sud-Est, Océanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie et histoire de {l'archéologie, l'informatique}.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sociologie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Logiciels</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Portails web</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: un catalogue des instances </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiées .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">open-archeOcsean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: un catalogue de jeux de données open-source pour l'archéologie du Pacifique et de l'Asie du sud-est.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">open-lingOcsean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: un catalogue de données linguistiques collectées dans le cadre du projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCSEAN. Oceanic and Southeast Asian Navigators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Applications and packages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">:  exploration visuelle et statistique de données archéologiques spatialisées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeofrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">:  analyse spatiale en archéologie à partir des remontages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeofrag.gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: une interface graphique (et davantage) pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeofrag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spatialCatalogueViewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: une application pour la création de catalogues interactifs pour données spatialisées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP syntax diagrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: une application pour l'analyse des séquences onomastiques divines de l'Antiquité.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Implications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Membre du conseil d'administration.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAA, Computer Applications and Quantitative Methods in Archaeology. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAA-FR chapitre français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Membre du bureau.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Union internationale pour les sciences préhistoriques et protohistoriques). Membre du comité exécutif.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UISPP </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission for the history of archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Président.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Blogs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lithictypes.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://kaltim.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://papuanpast.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between determinism and social choice: prehistoric and protohistoric insights. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles histoires sociales des sciences ? Généalogies et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Où en est l'histoire sociale ?, 1 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/rhs.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the archaeology of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wengrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (1), pp.711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Les Rivaux (Néolithique moyen) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tufféry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Riparo Bombrini (Middle Paleolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les unités spatiales et analyser la formation des ensembles archéologiques à partir des remontages : l’application archeofrag.gui, une chaîne opératoire intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (3), pp.489-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: PEPAdb (Neolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Odriozola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ángel Garrido Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières d’algorithmes : la détection automatique de motifs dans des graphes (années 1950–1970). Contribution à l’histoire des premiers apports des sciences sociales à l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Concepts and methods in network analysis, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.10756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainland-coastal interactions in East Borneo: Inter-site comparison and Bayesian chronological models of two Late Pleistocene–Holocene sequences (Liang Abu and Kimanis rock shelters)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asftolfo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bambang Sugiyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhi Agus Oktaviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (2), pp.360-397. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2022.2108947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz: an R package for the Visualisation, Exploration, and Web Communication of Archaeological Spatial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (92), pp.5811. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.05811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Free from Field Layers: The Interest of Post-excavation Stratigraphies (PES) for Producing Reliable Archaeological Interpretations and Increasing Chronological Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-023-00155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04234326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harassment, assault, bullying and intimidation (HABI) in archaeology: a Europe-wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coltofean-Arizancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisserka Gaydarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Hlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (393), pp.726-744. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2023.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAHORS: Spatial Exploration of ArcHaeological Objects in R Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e55. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04126356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser et explorer la distribution spatiale du mobilier archéologique : l'application archeoViz et son portail web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (1), pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si je le savais, je ne demanderais pas de pognon pour faire le job ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Langaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.263-269. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.011.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art and long-distance prehistoric exchange behaviour: a case study from Auwim, East Sepik, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Kariwiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.432-444. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2020.1834472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeofrag: an R package for Refitting and Spatial Analysis in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (75), pp.4335. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.04335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes the Identity of a Scientific Method? A History of the “Structural and Analytical Typology” in the Growth of Evolutionary and Digital Archaeology in Southwestern Europe (1950s–2000s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-022-00119-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et anarchie : le drapeau noir de la raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sciences et anarchisme : le drapeau noir de la raison, 11, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.011.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de la théorie dans l'édition archéologique francophone : contribution par la traduction et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astolfo Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse topologique des remontages archéologiques : la méthode TSAR et le package R archeofrag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (1), pp.110-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assyrian merchants meet nuclear physicists: history of the early contributions from social sciences to computer science. The case of automatic pattern detection in graphs (1950s–1970s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (4), pp.547-568. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03080188.2021.1877502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379857v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic differences between highlanders and lowlanders in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Kariwiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Muke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strength of parthood ties. Modelling spatial units and fragmented objects with the TSAR method - Topological Study of Archaeological Refitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136, pp.105501. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of publishing processes on scientific thought: Typography and typology in prehistoric archaeology (1950s–1990s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.273-297. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269889721000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des science studies dans les controverses scientifiques : une illustration archéologique (suivi de : Georges Laplace, “Autorité et tradition en taxinomie”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.389-413. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02924742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze ans de théorie et de méthodologie archéologique francophone : un retour sur les rapports entre science, politique, et édition, à l’occasion de la diffusion numérique de la revue Dialektikê. Cahiers de typologie analytique (1972-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.36-41. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.5861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus des études des sciences : retour sur une réception française du postmodernisme en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Nouvelles ont 40 ans !, 157-158, pp.84-89. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.7756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À distances raisonnables des structuralismes : logique, langage, formalisation et sciences de l’homme. Une dispute du 20e siècle finissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.70-115. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.006.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02334915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion numérique de la revue Dialektikê. Cahiers de typologie analytique (1972-1987) : quinze années de création méthodologique et conceptuelle en archéologie préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (2), pp.365-368. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Groupe international de recherches typologiques » et le développement de l’archéologie préhistorique (années 1950–1990). Revendication et refus de la professionnalisation d’une science entre construction disciplinaire et idéaux d’autonomie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.1872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux prémices des humanités numériques ? La première analyse automatisée d’un réseau économique ancien (Gardin & Garelli, 1961). Réalisation, conceptualisation, réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 2, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.9236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le roi savait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Colmellere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Faire revue, 18, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Co-authorship Network Analysis of National and International Growth in Prehistoric Archaeology, Italy (1875-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130 (2), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.4052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Professionalisation of Science – Claim and Refusal: Discipline Building and Ideals of Scientific Autonomy in the Growth of Prehistoric Archaeology. The Case of Georges Laplace's Group of Typologie Analytique, 1950s–1990s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.105-154. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1164932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation méthodologique, entre bifurcation personnelle et formation des disciplines : les entrées en archéologie de Georges Laplace et de Jean-Claude Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Faire science, 31, pp.113-139. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhsh.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an archaeological contribution to the theory of social science possible? Archaeological data and concepts in the dispute between Jean-Claude Gardin and Jean-Claude Passeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Archaeology and social sciences, 9, pp.7-21. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution archéologique à la théorie des sciences sociales est-elle possible ? Faits et concepts archéologiques dans la controverse entre Jean-Claude Passeron et Jean-Claude Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Archéologie et sciences sociales, 9, pp.7-21. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse : Sébastien Plutniak (2017) L'opération archéologique. Sociologie historique d'une discipline aux prises aux l'automatique et les mathématiques. France, Espagne, Italie. 2e moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (4), pp.758-760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence des institutions : une ethnographie de la verrerie dans un laboratoire de biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Capitales en minuscules Hommages à Daniel Fabre (1947-2016), 4 (164), pp.733-746. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.164.0733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borneo as a half empty pot: Pottery assemblage from Liang Abu, East Kalimantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astolfo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhi Agus Oktaviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Southeast Asia: human evolution, dispersals and adaptation, 416, pp.228-242. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliquats en devenir : une approche dynamique de l’écologie documentaire d’un laboratoire de mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Aguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L’infra-ordinaire de la recherche Archives, mémoires et patrimoine scientifique, 89, pp.54-73. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ceramic Data from East Kalimantan: The cord-marked and red-slipped sherds of Liang Abu's layer 2 and Kalimantan's pottery chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhi Agus Oktaviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bambang Sugiyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ricaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific archaeology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.90-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d’une réflexion sociologique sur le patrimoine scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L’infra-ordinaire de la recherche Archives, mémoires et patrimoine scientifique, 89, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de Georges Larrouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les savoirs en partage : 1960-2012, Toulouse cité de la science, 4, pp.130-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme d'une vie, rythme de l'histoire : Jean Guilaine et le Néolithique méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les savoirs en partage : 1960–2012, Toulouse cité de la science, 4, pp.120--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric occupation at the rock shelter of Liang Abu, eastern Borneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bambang Sugiyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pindi Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Sarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (329)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire du Futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gouletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anacharsis Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Problems for Archaeological Refitting Studies. Discussion from the Taï Site and its Neolithic Pottery Material (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Sörman; Astrid Noterman; Markus Fjellström. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broken Bodies, Places and Objects. New Perspectives on Fragmentation in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.124-142, 2023, 978-1-032-39499-2. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003350026-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomisation éditoriale de la publication des données. Des tirés-à-part aux data journals en archéologie (1950-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Norbert Verdier; Hélène Védrine; Alexia Kalantzis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les périodiques comme médiateurs culturels. Autour de la diffusion des savoirs. Séminaire PéLiAS (Périodiques, Littérature, Arts, Sciences) 2019-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris-Saclay Éditions, pp.155-173, 2023, 978-2-490369-09-6. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/qbtj3499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un présent pour la préhistoire du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gouletquer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du futur. Archéologies intempestives du territoire, ou « Connaître les pays est un repos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anacharsis, pp.7-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques du Néolithique ancien et moyen : approches céramo-stratigraphique, technologique et morpho-stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.616-687, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraction in Archaeological Stratigraphy: a Pyrenean Lineage of Innovation (late 19ᵗʰ-early 21ᵗʰ century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie de Beaune; Alessandro Guidi; Oscar Moro Abadía; Massimo Tarantini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Advances in the History of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-92, 2021, 978-1803270722. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/2pgak⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years after P. Gorecki and D. S. Gillieson in Papua New Guinea: New Data on the Holocene Settlement of East Sepik, Upper Karawari-Arafundi Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Kariwiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Baills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noel Hidalgo Tan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Southeast Asian Archaeology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMEO SPAFA Regional Centre for Archaeology and Fine Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-200, 2020, 978-616-7961-48-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Sociology of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Delley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra L. López Varela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2018, 978-0-470-67461-1. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119188230.saseas0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Influential Outsider. Georges Laplace between French institutions and Italian prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tarantini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Delley; Margarita Díaz-Andreu; François Djindjian; Víctor M. Fernández; Alessandro Guidi; Marc-Antoine Kaeser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Archaeology: International Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-89, 2016, 978-1-78491-397-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests on the margins of the disciplines: computing, engineers and archaeologists in France (1950–2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Delley; Margarita Díaz-Andreu; François Djindjian; Víctor M. Fernández; Alessandro Guidi; Marc-Antoine Kaeser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Archaeology: International Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-232, 2016, 978-1-78491-397-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'on sait de soi savant : motifs et tons des rapports entre vie et science. Biologie–archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Adell; Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que la science fait à la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-129, 2016, Orientations et méthodes, 978-2-7355-0847-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrain from standards? French, Cavemen and Computers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Huber; Oliver Schlaudt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standardization in Measurement. Philosophical and Sociological Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering and Chatto, pp.39-52, 2015, 978-1317316695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01285367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a pluri-disciplinary Franco-Indonesian program on the human occupation process in East-Kalimantan karstic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eko Haryono; Tjahyo Nugroho Adjie; Suratman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Disciplinary Asia Karst International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fakultas Geografi, Gadja Mada University Yogyakarta, pp.382-393, 2011, 978-602-8487-17-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeofrag.gui: Spatial Analysis in Archaeology from Refitting Fragments (GUI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3c937b9592473e191e4b2d510082ab3246d472a8;origin=https://github.com/sebastien-plutniak/archeofrag.gui;visit=swh:1:snp:8e3e3b7582c807e1844422efafca7b8c207e1bb3;anchor=swh:1:rev:5d81c5b0735f985e7393c01ac3f9e7578bcf250c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-archeOcsean: an Interactive Catalogue of Open Source Datasets for the Archaeology of the Pacific and Southeast Asia Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f18c0fb65d4f63aeced3d49ccb2a0850ace6c6a2;origin=https://github.com/sebastien-plutniak/open-archeocsean;visit=swh:1:snp:553a336f38783791c09e3792f24fb1c398b779e1;anchor=swh:1:rev:ebbe6996934976bbf6969e2e3dfb65ca6cfc0e1f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spatialCatalogueViewer: A 'Shiny' Tool to Create Interactive Catalogues of Geospatial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b4497c8b81d6d216c643118d41777928da2885b0;origin=https://github.com/sebastien-plutniak/spatialCatalogueViewer;visit=swh:1:snp:4498f7ff51f66dd7767dd0863b0e497d15f87f09;anchor=swh:1:rev:f2fb2fae99593bbb5607ee4cbd103b6bc0ea9c19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz: an R package for the Visualisation, Exploration, and Web Communication of Archaeological Spatial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coltofean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rev:5f4807538bdcfc1518919bdcb3f351dee5100579;origin=https://github.com/sebastien-plutniak/archeoviz;visit=swh:1:snp:7e40d7ec8cdb8f805f186fe2ff1469fdc8d596fb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeofrag: an R package for refitting and stratigraphic analysis in archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rev:dae98b3612ac604ce8118c67659701ef20ac4767;origin=https://github.com/cran/archeofrag;visit=swh:1:snp:dd8b849fb93f1df382a1e405191ef8676805c7d5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Determinism and Social Choice: Prehistoric and Protohistoric Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 122 (1), pp.4-123, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Anarchy: the Black Flag of Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.155-269, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarchisme et archéologie, au passé et au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Angelbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.011.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie, paradigme de science historique et interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astolfo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du chapitre français de l’organisation internationale « Computer Applications and Quantitative Methods in Archeology »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque d’Archéométrie, GMPCA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IDEES; UMR CRAHAM; UR GRHis; Association du GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and Reusable Data for Southeast Asia and Oceania Archaeology: Review of Available Resources and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic and Southeast Asian Navigators. 2025 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Denpasar, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep Control of Your Data! A Decentralized, Open-Source and Community-Driven Approach to Archaeological Data Sharing Through the archeoViz Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron- Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13862828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Field Data Publication in Archaeology and Paleontology through Agile Web Visualisation: the archeoViz Open Source Application and its Web Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Computer Applications and Quantitative Methods in Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA International, Apr 2024, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste management and household’s organisation: the LBK site of Těšetice-Kyjovice (Czech Republic), in R. Iversen, M. Bjørnevad-Ahlqvist and D. Hofmann (dir.), Depositional Practices in the Neolithic: Contacts, Interactions and Transformations, Session 97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Mališková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Hossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA Conference, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir politique des militaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Surubaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l’Association Française d’Économie Politique "Crises et inégalités : Comment habiter le monde de demain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires LADYSS; CESSMA; LIED; Université Paris Cité, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'application web / package archeoViz et son portail web. Une solution décentralisée d'éditorialisation de données archéologiques spatialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SITraDA Systèmes d'information et traitements de données archéologiques 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the publication of spatial archaeological data: a decentralized approach. The archeoViz web application and its portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the University of Florida Department of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gainesville (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie de l’armement et ses réseaux. Le rôle de l’Institut des hautes études de la défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Surubaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frognet 2023 - deuxième conférence francophone interdisciplinaire sur l'analyse des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FROGNET, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04250147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three models to shape the relationships between computer scientists and domain specialists: a case study from archaeology in France, 1950s–2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Philosophie de l’Informatique et du Calcul (HEPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Établir la participation d’acteurs à des événements : sources croisées et approche probabiliste à partir d’un cas en archéologie préhistorique francophone (1969–1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès scientifiques et réseaux savants. Enjeux et méthodes de traitement des données de participation à des évènements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aRchéologie : les usages disciplinaires de R, entre recours génériques et développement de packages spécifiques. Un état des lieux en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the taboo: harassment and assault in Central-East and South-East European archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coltofean-Arizancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisserka Gaydarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Un “lenguaje” para los datos arqueológicos? Análisis conceptual y historia de la tipología analítica (1954–2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking with Lithics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del País Vasco/Euskal Herriko Unibertsitatea - Grupo Investigación Prehistoria, Jan 2020, Vitoria-Gasteiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art and long-distance prehistoric exchange behaviour: a case study from Awim, East Sepik Province, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Volume of the 3rd Seameo-Spafa International Conference on Southeastasian Archaeology. Session “Advancements in Southeast Asian Rock Art”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty years after P. Gorecki and D.S. Giellieson in Papua New Guinea: New data on the Holocene settlement of East Sepik, upper Karawari-Arafundi region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Kariwiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Baills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne ; Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Volume of the 3rd Seameo-Spafa International Conference on Southeastasian Archaeology. Session “Current research on lithic industry in Southeast Asia from early Pleistocene to early Holocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assyrian merchants meet nuclear physics. A history of early contributions from social sciences to automatic pattern detection in graphs (late 1950s–1970s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on the History and Philosophy of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAPOC, Oct 2019, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le temps. Usages archéologiques de l'analyse de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Filet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2018, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“J’ai foutu les sociétés par la fenêtre”. Entre sociétés savantes, université et Cnrs, une redéfinition des formes collectives de l’activité en archéologie préhistorique. Le cas du Groupe international de recherches typologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française d’histoire des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d’histoire des sciences et des techniques, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est du chinois ? Eh bien le chinois ça s’apprend ! » Quelles organisations collectives pour formaliser l’archéologie ? (1950–2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Histoire des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relevance of a stratigraphy by network analysis of conjoin relations between archaeological objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications &amp; Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and scientific redefinitions: Georges Laplace’s and Jean-Claude Gardin’s archaeology programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Mounier-Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent excavations from Liang Abu, East Kalimantan : Results and Perspectives, (en collab.). 7th WAC International Conference, Amman, Jordanie (14-18 janvier 2013) ;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Sarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th World Archaeological Congress WAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Map to Navigate the Data Archipelago: the 'Open-archeOcsean' Catalogue of Open Datasets for Pacific, Southeast and East Asia Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2026. Computer and Quantitative Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584927v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référencer les ressources ouvertes en archéologie : logiciels, interfaces et infrastructures, potentiels et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACQuA 2026. Approches computationnelles et quantitatives en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Neighborhood of Kuk's Earlier Agriculturists: New Investigations at Manim rock shelter (New Guinea Highlands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G Leavesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Darwin, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager et explorer des données archéologiques spatialisées : l'approche décentralisée et fédérative archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des liens. Colloque inaugural du chapitre France de l'organisation CAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making advanced archaeological refitting and spatial analysis easy: the archeofrag open-source software tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Darwin, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are 70 years too late? A FAIR articulation of legacy data, online visualisation tools, and repositories: the Haristoy-Oxocelhaya 1956 excavation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologists Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive selection to altitude and phenotypic associations in Papua New Guinea highlanders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasili Pankratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Kariwiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the American Society of Human Genetics (ASHG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP syntax diagrams: an online tool to visualise, describe, and compare Ancient divine onomastic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming and Mapping the Gods in the Ancient Mediterranean. Spaces, Mobilities, Imaginaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borneo and the Sa Huynh-Kalanay-related Networks. An Insight into the Pottery Collection from the French-Indonesian Archaeological Surveys in East Kalimantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Favereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State-of-the-Art of Archaeology in Southeast Asia, International Union of Prehistoric and Protohistoric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Chronology of Borneo's Pottery: New Data from East Kalimantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhi Agus Oktaviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bambang Sugiyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Archaeological Congress (WAC-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan. , 2016, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.5660866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pétrographique et physico-chimique de deux corpus de céramiques asiatiques (Laang Spean, Cambodge / Est Kalimantan, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forestier Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pottery from East Kalimantan sites and Borneo's Pottery Chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktaviana Adhi Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bambang Sugiyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“South-east Asia: Human Evolution, Dispersals and Adaptation” session of the International Union of Prehistoric and Protohistoric Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.5660860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary project in Kalimantan Timur (Indonesia): first results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktaviana Adhi Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bambang Sugiyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Sarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Jordan, Jordan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pluralist Approach to Archaeological Typologies: Addressing Cumbersome Colonial Legacies and Debatable AI Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, pp.100459. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing Spatial Entities in Archaeology: A Speech Act Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, pp.100545. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Gatzarria (Protoaurignacien) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eizenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Peyrazet (Laborien-Magdalénien) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Infrastructures and their Consequences for Scientific Thought: A Case Study from Prehistoric Archaeology in 20th-century Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.100319. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: CIMO (Early Neolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Beast Within” – Querying the (Cultural Evolutionary) Status of Types in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.100318. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Semizbugu P5 (Paleolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: BDA - Base de données archéologiques (Paleolithic-Neolithic) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: SahulArch Radiocarbon collection (Paleolithic-Holocene) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanchese M. Saktura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Linnenlucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Munack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Synecdemus Novus (Later Roman Empire) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Klontza-Jaklova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Semizbugu P1 (Paleolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: MO1375 (Middle Archaic) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10646872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: The Brazilian Age Database (Paleolithic-Holocene) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astolfo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Cristina Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Constantino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Eripe 1 (Holocene) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astolfo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Kieler 1 block 3 (Late Archaic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhiannon Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: MO1374 (Early Woodland) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10646852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract and Concrete – Querying the Metaphysics and Geometry of Pottery Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.100314. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Postmodern Predicament of Type-Thinking in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.100460. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans, machines, and the classification of Celtic coinage – the ClaReNet project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.100313. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: BDA - Base de données archéologiques - dates (Paleolithic-Bronze Age) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Mutzig (Paléolithique moyen) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Hauck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: MO0306 (Woodland) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10646745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using insights from psychology and primatology to reconsider function in lithic typologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.100322. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roster and Lexicon – A Radical Digital-Dialogical Approach to Questions of Typology and Categorization in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.100324. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: FosSahul (Paleolithic-Holocene) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina J. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Saltré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: INRAP Excavation Sites in France (Holocene) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Haristoy (Paleolithic-Neolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel de Barandiarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Kieler 1 (Late Archaic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhiannon Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation and Novelty –Archaeocomputational Typo-Praxis in the Wake of the Third Science Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.100307. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Barger Gulch Locality B (Paleoindian, Folsom) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd A. Surovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Purpose – A Pragmatic Approach to the Diversity of Archaeological Classificatory Practice and Typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.100310. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Le Poeymaü (Mesolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Amalda 1 layer VII (Middle Palaeolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sánchez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Madjedbebe (Lower Paleolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwick Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archeoViz Portal: Dissemination of Spatial Archaeological Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10251182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Camiac (Middle Palaeolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural taxonomic systems and the Late Palaeolithic/Later Stone Age prehistory of the Nile Valley – a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.100321. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalising archaeological corpus publications through digitisation – the Corpus der römischen Funde im europäischen Barbaricum and the Conspectus Formarum Terrae Sigillatae Modo Confectae as exemplary cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.100308. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: MNK Skull site T3 (Lower Paleolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Uriarte González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opération archéologique. Sociologie historique d’une discipline aux prises avec l’automatique et les mathématiques. France, Espagne, Italie, 2e moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. École des hautes études en sciences sociales; EHESS, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017EHES0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03001164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP Syntax diagrams : visualiser, décrire et comparer les séquences onomastiques divines de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532617v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strength of parthood ties. Modelling spatial units and fragmented objects with the TSAR method – Topological Study of Archaeological Refitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment oublie-t-on et devient-on un « grand » anthropologue ? Alberto Carlo Blanc (1906–1960) et Ernesto De Martino (1908–1965). Essais de biographie quantifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration et valorisation web des données spatialisées : l’instance archeoViz « Tute du Pèlerin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minet, Théo (dir.). Les Costes - Tute du Pèlerin. Fabas 09120. Fouille programmée, Région Occitanie. 2023, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives des fouilles de la grotte du Poeymaü (1951-1956) : informatisation et spatialisation des restes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pétillon, J.-M. et B. Marquebielle (dir.). Préhistoire ancienne de la vallée d'Ossau. Paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche. Bilan 2020. Deuxième année de triennale, Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Coucouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéologique du site de Manim (Jiwaka) (Descriptif du site, protocole et déroulement de la fouille, la stratigraphie, les datations : chronométrie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Préhistorique française en Papouasie-Nouvelle-Guinée, ed. by François-Xavier Ricaut and Matthew Leavesley, Ministère de l'Europe et des Affaires étrangères; Commission consultative des recherches archéologiques à l’étranger. 2019, pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets cognitifs locaux des missions scientifiques : une sociologie des savoirs environnementaux à Auwim, Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission Préhistorique française en Papouasie-Nouvelle-Guinée, ed. by François-Xavier Ricaut and Matthew Leavesley, Ministère de l'Europe et des Affaires étrangères - Commission consultative des recherches archéologiques à l’étranger. 2019, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Préhistorique Française en Papouasie Nouvelle Guinée (MPF-PNG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G Leavesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Baills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université toulouse 3 Paul Sabatier; université de Papouasie Nouvelle Guinée. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018, pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéologique du site de Paimbumkanja (Est Sepik) (Descriptif du site ; protocole et déroulement de la fouille ; stratigraphie ; datations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires étrangères. 2018, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des savoirs relatifs aux cavités forestières à Auwim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères. 2018, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et poétique des recherches archéologiques réalisées dans la grotte du Poeymaü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Pétillon, J.-M. et Marquebielle, B. (dir.) Préhistoire ancienne de la vallée d'Ossau. Paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen, Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2018, pp.98-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie historique des recherches à la grotte de Gatzarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Aquitaine. 2018, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie historique des recherches archéologiques à la grotte de Gatzarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Deschamps M. et Flas D., La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques), SRA Aquitaine. 2017, pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse quadriennale sur les technologies de contenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2014, pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'analyse céramique néolithique de Laang Spean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2014, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trompette-Basse et les autres gisements : une mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Vignaud, A. Montesquieu-des-Albères. Trompette Basse. Un ensemble des débuts du Néolithique moyen associant habitat et zone d’activité, Institut national de recherches archéologiques préventives. 2014, pp.103-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents scientifiques informels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du matériel céramique : Liang Pemalawan et Liang Abu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Ricaut, F.-X. (dir.), Mission archéologique à Bornéo. Programme de coopération franco-indonésien, Ministère des affaires étrangères et européennes. 2013, pp.40-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Abu. Analyse du matériel céramique de la campagne 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Ricaut, F.-X. (dir.), Mission archéologique à Bornéo. Programme de coopération franco-indonésien, Ministère des affaires étrangères et européennes. 2012, pp.26-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections autour de la rivière Lesan. Analyse du matériel céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Chazine J.M. &amp; Ricaut F.-X. (dir.), Mission archéologique à Bornéo. Programme de coopération franco-indonésien, Ministère des affaires étrangères et européennes; 28-33. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du matériel céramique de Liang Abu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] J.-M. Chazine (dir.) Rapport de mission franco-indonésienne, Nord-ouest Papua et Est Bornéo, Ministère des affaires étrangères et européennes. 2009, pp.42-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to network analysis with R and the igraph package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Melbourne (AUS), Australia. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de graphes avec R : un aperçu avec igraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Cargèse, France. 2018, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map of the archaeological sites mentioned in the paper “Abstraction in Archaeological Stratigraphy: a Pyrenean Lineage of Innovation (late 19th–early 21th century)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling locations to study phenotypic differences between highlanders and lowlanders in Papuan New Guinea (in André et al. 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assyrian Commercial Expansion during the 19th century B.C. (edited from Gardin and Garelli 1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological map of southern Sepik area (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Papua New Guinea. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of five rock art sites in the Auwim village territory, Arafundi basin, East Sepik Province, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial location of the data analysed in the journal “Dialektikê. Cahiers de typologie analytique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial for the archeoViz application (R package)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/bd87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the R Programming Language and Reproducible Science, using the archeoViz Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/bd7k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to File Formats and Archeological Data Preparation, using the archeoViz Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/bd7i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archeoViz Ecosystem for Online Visualisation and Presentation of Archaeological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Online Visualization and Graphic Exports of Archaeological Spatial Data, using the archeoViz Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/bd7l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Archaeological Data Curation, Description, and Edition, using the archeoViz Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/bd7j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'archéologie numérique : des « Archives de typologie analytique » à une base de données des industries lithiques paléolithiques ouest-méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of Ph.D dissertations on the history of prehistoric archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/pk86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online edition of Dialektikê, journal of archaeological theory and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qyn0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId437"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Plutniak </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche CNRS, UMR CITERES (Tours)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6674-3806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">229983634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plutniak_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">86153953224705560417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Cz38fLkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-4861-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Généralités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Archéologie (archéologie computationnelle, méthodes, archéologie préhistoirique, Asie du Sud-Est, Océanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie et histoire de {l'archéologie, l'informatique}.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sociologie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Logiciels</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Portails web</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: un catalogue des instances </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiées .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">open-archeOcsean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: un catalogue de jeux de données open-source pour l'archéologie du Pacifique et de l'Asie du sud-est.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">open-lingOcsean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: un catalogue de données linguistiques collectées dans le cadre du projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCSEAN. Oceanic and Southeast Asian Navigators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Applications and packages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">:  exploration visuelle et statistique de données archéologiques spatialisées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeofrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">:  analyse spatiale en archéologie à partir des remontages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeofrag.gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: une interface graphique (et davantage) pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeofrag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spatialCatalogueViewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: une application pour la création de catalogues interactifs pour données spatialisées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP syntax diagrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">: une application pour l'analyse des séquences onomastiques divines de l'Antiquité.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Implications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Membre du conseil d'administration.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAA, Computer Applications and Quantitative Methods in Archaeology. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAA-FR chapitre français</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Membre du bureau.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Union internationale pour les sciences préhistoriques et protohistoriques). Membre du comité exécutif.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UISPP </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission for the history of archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Président.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Blogs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lithictypes.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://kaltim.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://papuanpast.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between determinism and social choice: prehistoric and protohistoric insights. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles histoires sociales des sciences ? Généalogies et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bossaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Où en est l'histoire sociale ?, 1 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/rhs.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the archaeology of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wengrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (1), pp.711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Les Rivaux (Néolithique moyen) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tufféry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Riparo Bombrini (Middle Paleolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les unités spatiales et analyser la formation des ensembles archéologiques à partir des remontages : l’application archeofrag.gui, une chaîne opératoire intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (3), pp.489-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainland-coastal interactions in East Borneo: Inter-site comparison and Bayesian chronological models of two Late Pleistocene–Holocene sequences (Liang Abu and Kimanis rock shelters)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asftolfo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bambang Sugiyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhi Agus Oktaviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (2), pp.360-397. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2022.2108947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: PEPAdb (Neolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Odriozola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ángel Garrido Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières d’algorithmes : la détection automatique de motifs dans des graphes (années 1950–1970). Contribution à l’histoire des premiers apports des sciences sociales à l’informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Concepts and methods in network analysis, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.10756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz: an R package for the Visualisation, Exploration, and Web Communication of Archaeological Spatial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (92), pp.5811. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.05811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Free from Field Layers: The Interest of Post-excavation Stratigraphies (PES) for Producing Reliable Archaeological Interpretations and Increasing Chronological Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-023-00155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04234326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harassment, assault, bullying and intimidation (HABI) in archaeology: a Europe-wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coltofean-Arizancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisserka Gaydarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Hlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (393), pp.726-744. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2023.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAHORS: Spatial Exploration of ArcHaeological Objects in R Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e55. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04126356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser et explorer la distribution spatiale du mobilier archéologique : l'application archeoViz et son portail web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (1), pp.170-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de la théorie dans l'édition archéologique francophone : contribution par la traduction et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astolfo Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et anarchie : le drapeau noir de la raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sciences et anarchisme : le drapeau noir de la raison, 11, pp.151-166. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.011.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes the Identity of a Scientific Method? A History of the “Structural and Analytical Typology” in the Growth of Evolutionary and Digital Archaeology in Southwestern Europe (1950s–2000s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-022-00119-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock art and long-distance prehistoric exchange behaviour: a case study from Auwim, East Sepik, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Kariwiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.432-444. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2020.1834472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si je le savais, je ne demanderais pas de pognon pour faire le job ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Langaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.263-269. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.011.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeofrag: an R package for Refitting and Spatial Analysis in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (75), pp.4335. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.04335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse topologique des remontages archéologiques : la méthode TSAR et le package R archeofrag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (1), pp.110-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assyrian merchants meet nuclear physicists: history of the early contributions from social sciences to computer science. The case of automatic pattern detection in graphs (1950s–1970s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (4), pp.547-568. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03080188.2021.1877502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379857v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic differences between highlanders and lowlanders in Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Kariwiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Muke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (7), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strength of parthood ties. Modelling spatial units and fragmented objects with the TSAR method - Topological Study of Archaeological Refitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136, pp.105501. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of publishing processes on scientific thought: Typography and typology in prehistoric archaeology (1950s–1990s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.273-297. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269889721000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des science studies dans les controverses scientifiques : une illustration archéologique (suivi de : Georges Laplace, “Autorité et tradition en taxinomie”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.389-413. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.007.0387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02924742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion numérique de la revue Dialektikê. Cahiers de typologie analytique (1972-1987) : quinze années de création méthodologique et conceptuelle en archéologie préhistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (2), pp.365-368. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Groupe international de recherches typologiques » et le développement de l’archéologie préhistorique (années 1950–1990). Revendication et refus de la professionnalisation d’une science entre construction disciplinaire et idéaux d’autonomie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pm.1872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À distances raisonnables des structuralismes : logique, langage, formalisation et sciences de l’homme. Une dispute du 20e siècle finissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.70-115. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.006.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02334915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze ans de théorie et de méthodologie archéologique francophone : un retour sur les rapports entre science, politique, et édition, à l’occasion de la diffusion numérique de la revue Dialektikê. Cahiers de typologie analytique (1972-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.36-41. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.5861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus des études des sciences : retour sur une réception française du postmodernisme en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Nouvelles ont 40 ans !, 157-158, pp.84-89. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.7756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux prémices des humanités numériques ? La première analyse automatisée d’un réseau économique ancien (Gardin & Garelli, 1961). Réalisation, conceptualisation, réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 2, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.9236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si le roi savait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Colmellere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Faire revue, 18, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.8995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Co-authorship Network Analysis of National and International Growth in Prehistoric Archaeology, Italy (1875-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130 (2), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.4052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation méthodologique, entre bifurcation personnelle et formation des disciplines : les entrées en archéologie de Georges Laplace et de Jean-Claude Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Faire science, 31, pp.113-139. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhsh.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Professionalisation of Science – Claim and Refusal: Discipline Building and Ideals of Scientific Autonomy in the Growth of Prehistoric Archaeology. The Case of Georges Laplace's Group of Typologie Analytique, 1950s–1990s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.105-154. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1164932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an archaeological contribution to the theory of social science possible? Archaeological data and concepts in the dispute between Jean-Claude Gardin and Jean-Claude Passeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Archaeology and social sciences, 9, pp.7-21. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution archéologique à la théorie des sciences sociales est-elle possible ? Faits et concepts archéologiques dans la controverse entre Jean-Claude Passeron et Jean-Claude Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Archéologie et sciences sociales, 9, pp.7-21. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/palethnologie.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse : Sébastien Plutniak (2017) L'opération archéologique. Sociologie historique d'une discipline aux prises aux l'automatique et les mathématiques. France, Espagne, Italie. 2e moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (4), pp.758-760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borneo as a half empty pot: Pottery assemblage from Liang Abu, East Kalimantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astolfo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhi Agus Oktaviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Southeast Asia: human evolution, dispersals and adaptation, 416, pp.228-242. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence des institutions : une ethnographie de la verrerie dans un laboratoire de biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Capitales en minuscules Hommages à Daniel Fabre (1947-2016), 4 (164), pp.733-746. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.164.0733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ceramic Data from East Kalimantan: The cord-marked and red-slipped sherds of Liang Abu's layer 2 and Kalimantan's pottery chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhi Agus Oktaviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bambang Sugiyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ricaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific archaeology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.90-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliquats en devenir : une approche dynamique de l’écologie documentaire d’un laboratoire de mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Aguera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L’infra-ordinaire de la recherche Archives, mémoires et patrimoine scientifique, 89, pp.54-73. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d’une réflexion sociologique sur le patrimoine scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L’infra-ordinaire de la recherche Archives, mémoires et patrimoine scientifique, 89, pp.140-150. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de Georges Larrouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les savoirs en partage : 1960-2012, Toulouse cité de la science, 4, pp.130-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme d'une vie, rythme de l'histoire : Jean Guilaine et le Néolithique méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les savoirs en partage : 1960–2012, Toulouse cité de la science, 4, pp.120--123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric occupation at the rock shelter of Liang Abu, eastern Borneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bambang Sugiyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pindi Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Sarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (329)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire du Futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gouletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anacharsis Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Problems for Archaeological Refitting Studies. Discussion from the Taï Site and its Neolithic Pottery Material (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Sörman; Astrid Noterman; Markus Fjellström. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broken Bodies, Places and Objects. New Perspectives on Fragmentation in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.124-142, 2023, 978-1-032-39499-2. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003350026-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomisation éditoriale de la publication des données. Des tirés-à-part aux data journals en archéologie (1950-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Norbert Verdier; Hélène Védrine; Alexia Kalantzis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les périodiques comme médiateurs culturels. Autour de la diffusion des savoirs. Séminaire PéLiAS (Périodiques, Littérature, Arts, Sciences) 2019-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris-Saclay Éditions, pp.155-173, 2023, 978-2-490369-09-6. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/qbtj3499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un présent pour la préhistoire du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Gouletquer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du futur. Archéologies intempestives du territoire, ou « Connaître les pays est un repos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anacharsis, pp.7-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques du Néolithique ancien et moyen : approches céramo-stratigraphique, technologique et morpho-stylistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.616-687, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstraction in Archaeological Stratigraphy: a Pyrenean Lineage of Innovation (late 19ᵗʰ-early 21ᵗʰ century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie de Beaune; Alessandro Guidi; Oscar Moro Abadía; Massimo Tarantini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Advances in the History of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-92, 2021, 978-1803270722. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/2pgak⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 years after P. Gorecki and D. S. Gillieson in Papua New Guinea: New Data on the Holocene Settlement of East Sepik, Upper Karawari-Arafundi Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Kariwiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Baills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noel Hidalgo Tan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Southeast Asian Archaeology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMEO SPAFA Regional Centre for Archaeology and Fine Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-200, 2020, 978-616-7961-48-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Sociology of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Delley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra L. López Varela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Archaeological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2018, 978-0-470-67461-1. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119188230.saseas0535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'on sait de soi savant : motifs et tons des rapports entre vie et science. Biologie–archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Adell; Jérôme Lamy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que la science fait à la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-129, 2016, Orientations et méthodes, 978-2-7355-0847-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Influential Outsider. Georges Laplace between French institutions and Italian prehistory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tarantini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Delley; Margarita Díaz-Andreu; François Djindjian; Víctor M. Fernández; Alessandro Guidi; Marc-Antoine Kaeser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Archaeology: International Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-89, 2016, 978-1-78491-397-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests on the margins of the disciplines: computing, engineers and archaeologists in France (1950–2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Delley; Margarita Díaz-Andreu; François Djindjian; Víctor M. Fernández; Alessandro Guidi; Marc-Antoine Kaeser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Archaeology: International Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-232, 2016, 978-1-78491-397-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrain from standards? French, Cavemen and Computers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Huber; Oliver Schlaudt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standardization in Measurement. Philosophical and Sociological Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering and Chatto, pp.39-52, 2015, 978-1317316695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01285367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a pluri-disciplinary Franco-Indonesian program on the human occupation process in East-Kalimantan karstic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eko Haryono; Tjahyo Nugroho Adjie; Suratman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Disciplinary Asia Karst International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fakultas Geografi, Gadja Mada University Yogyakarta, pp.382-393, 2011, 978-602-8487-17-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-archeOcsean: an Interactive Catalogue of Open Source Datasets for the Archaeology of the Pacific and Southeast Asia Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f18c0fb65d4f63aeced3d49ccb2a0850ace6c6a2;origin=https://github.com/sebastien-plutniak/open-archeocsean;visit=swh:1:snp:553a336f38783791c09e3792f24fb1c398b779e1;anchor=swh:1:rev:ebbe6996934976bbf6969e2e3dfb65ca6cfc0e1f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">spatialCatalogueViewer: A 'Shiny' Tool to Create Interactive Catalogues of Geospatial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b4497c8b81d6d216c643118d41777928da2885b0;origin=https://github.com/sebastien-plutniak/spatialCatalogueViewer;visit=swh:1:snp:4498f7ff51f66dd7767dd0863b0e497d15f87f09;anchor=swh:1:rev:f2fb2fae99593bbb5607ee4cbd103b6bc0ea9c19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeofrag.gui: Spatial Analysis in Archaeology from Refitting Fragments (GUI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3c937b9592473e191e4b2d510082ab3246d472a8;origin=https://github.com/sebastien-plutniak/archeofrag.gui;visit=swh:1:snp:8e3e3b7582c807e1844422efafca7b8c207e1bb3;anchor=swh:1:rev:5d81c5b0735f985e7393c01ac3f9e7578bcf250c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz: an R package for the Visualisation, Exploration, and Web Communication of Archaeological Spatial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coltofean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rev:5f4807538bdcfc1518919bdcb3f351dee5100579;origin=https://github.com/sebastien-plutniak/archeoviz;visit=swh:1:snp:7e40d7ec8cdb8f805f186fe2ff1469fdc8d596fb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeofrag: an R package for refitting and stratigraphic analysis in archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rev:dae98b3612ac604ce8118c67659701ef20ac4767;origin=https://github.com/cran/archeofrag;visit=swh:1:snp:dd8b849fb93f1df382a1e405191ef8676805c7d5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Determinism and Social Choice: Prehistoric and Protohistoric Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 122 (1), pp.4-123, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Anarchy: the Black Flag of Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.155-269, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarchisme et archéologie, au passé et au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Angelbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.011.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie, paradigme de science historique et interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astolfo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and Reusable Data for Southeast Asia and Oceania Archaeology: Review of Available Resources and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic and Southeast Asian Navigators. 2025 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Denpasar, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du chapitre français de l’organisation internationale « Computer Applications and Quantitative Methods in Archeology »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque d’Archéométrie, GMPCA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IDEES; UMR CRAHAM; UR GRHis; Association du GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Field Data Publication in Archaeology and Paleontology through Agile Web Visualisation: the archeoViz Open Source Application and its Web Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Computer Applications and Quantitative Methods in Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAA International, Apr 2024, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep Control of Your Data! A Decentralized, Open-Source and Community-Driven Approach to Archaeological Data Sharing Through the archeoViz Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron- Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13862828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'application web / package archeoViz et son portail web. Une solution décentralisée d'éditorialisation de données archéologiques spatialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SITraDA Systèmes d'information et traitements de données archéologiques 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering the publication of spatial archaeological data: a decentralized approach. The archeoViz web application and its portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the University of Florida Department of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gainesville (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste management and household’s organisation: the LBK site of Těšetice-Kyjovice (Czech Republic), in R. Iversen, M. Bjørnevad-Ahlqvist and D. Hofmann (dir.), Depositional Practices in the Neolithic: Contacts, Interactions and Transformations, Session 97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johana Mališková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Hossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA Conference, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir politique des militaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Surubaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l’Association Française d’Économie Politique "Crises et inégalités : Comment habiter le monde de demain ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires LADYSS; CESSMA; LIED; Université Paris Cité, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie de l’armement et ses réseaux. Le rôle de l’Institut des hautes études de la défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Surubaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frognet 2023 - deuxième conférence francophone interdisciplinaire sur l'analyse des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FROGNET, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04250147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Établir la participation d’acteurs à des événements : sources croisées et approche probabiliste à partir d’un cas en archéologie préhistorique francophone (1969–1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès scientifiques et réseaux savants. Enjeux et méthodes de traitement des données de participation à des évènements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three models to shape the relationships between computer scientists and domain specialists: a case study from archaeology in France, 1950s–2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Philosophie de l’Informatique et du Calcul (HEPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aRchéologie : les usages disciplinaires de R, entre recours génériques et développement de packages spécifiques. Un état des lieux en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Un “lenguaje” para los datos arqueológicos? Análisis conceptual y historia de la tipología analítica (1954–2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking with Lithics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del País Vasco/Euskal Herriko Unibertsitatea - Grupo Investigación Prehistoria, Jan 2020, Vitoria-Gasteiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the taboo: harassment and assault in Central-East and South-East European archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Coltofean-Arizancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisserka Gaydarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty years after P. Gorecki and D.S. Giellieson in Papua New Guinea: New data on the Holocene settlement of East Sepik, upper Karawari-Arafundi region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Kariwiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Baills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne ; Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Volume of the 3rd Seameo-Spafa International Conference on Southeastasian Archaeology. Session “Current research on lithic industry in Southeast Asia from early Pleistocene to early Holocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art and long-distance prehistoric exchange behaviour: a case study from Awim, East Sepik Province, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Volume of the 3rd Seameo-Spafa International Conference on Southeastasian Archaeology. Session “Advancements in Southeast Asian Rock Art”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assyrian merchants meet nuclear physics. A history of early contributions from social sciences to automatic pattern detection in graphs (late 1950s–1970s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on the History and Philosophy of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAPOC, Oct 2019, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le temps. Usages archéologiques de l'analyse de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Filet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sep 2018, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“J’ai foutu les sociétés par la fenêtre”. Entre sociétés savantes, université et Cnrs, une redéfinition des formes collectives de l’activité en archéologie préhistorique. Le cas du Groupe international de recherches typologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française d’histoire des sciences et des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d’histoire des sciences et des techniques, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est du chinois ? Eh bien le chinois ça s’apprend ! » Quelles organisations collectives pour formaliser l’archéologie ? (1950–2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Histoire des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relevance of a stratigraphy by network analysis of conjoin relations between archaeological objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications &amp; Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and scientific redefinitions: Georges Laplace’s and Jean-Claude Gardin’s archaeology programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Mounier-Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent excavations from Liang Abu, East Kalimantan : Results and Perspectives, (en collab.). 7th WAC International Conference, Amman, Jordanie (14-18 janvier 2013) ;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Sarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th World Archaeological Congress WAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Map to Navigate the Data Archipelago: the 'Open-archeOcsean' Catalogue of Open Datasets for Pacific, Southeast and East Asia Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2026. Computer and Quantitative Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584927v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référencer les ressources ouvertes en archéologie : logiciels, interfaces et infrastructures, potentiels et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACQuA 2026. Approches computationnelles et quantitatives en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Neighborhood of Kuk's Earlier Agriculturists: New Investigations at Manim rock shelter (New Guinea Highlands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G Leavesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Darwin, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager et explorer des données archéologiques spatialisées : l'approche décentralisée et fédérative archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des liens. Colloque inaugural du chapitre France de l'organisation CAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making advanced archaeological refitting and spatial analysis easy: the archeofrag open-source software tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Darwin, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are 70 years too late? A FAIR articulation of legacy data, online visualisation tools, and repositories: the Haristoy-Oxocelhaya 1956 excavation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Association of Archaeologists Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive selection to altitude and phenotypic associations in Papua New Guinea highlanders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasili Pankratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Kariwiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the American Society of Human Genetics (ASHG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP syntax diagrams: an online tool to visualise, describe, and compare Ancient divine onomastic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naming and Mapping the Gods in the Ancient Mediterranean. Spaces, Mobilities, Imaginaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borneo and the Sa Huynh-Kalanay-related Networks. An Insight into the Pottery Collection from the French-Indonesian Archaeological Surveys in East Kalimantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Favereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State-of-the-Art of Archaeology in Southeast Asia, International Union of Prehistoric and Protohistoric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Chronology of Borneo's Pottery: New Data from East Kalimantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhi Agus Oktaviana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bambang Sugiyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Archaeological Congress (WAC-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan. , 2016, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.5660866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pétrographique et physico-chimique de deux corpus de céramiques asiatiques (Laang Spean, Cambodge / Est Kalimantan, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forestier Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Sophady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pottery from East Kalimantan sites and Borneo's Pottery Chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktaviana Adhi Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bambang Sugiyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“South-east Asia: Human Evolution, Dispersals and Adaptation” session of the International Union of Prehistoric and Protohistoric Sciences conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Spain. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.5660860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary project in Kalimantan Timur (Indonesia): first results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktaviana Adhi Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bambang Sugiyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Sarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh World Archaeological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Jordan, Jordan. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pluralist Approach to Archaeological Typologies: Addressing Cumbersome Colonial Legacies and Debatable AI Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, pp.100459. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing Spatial Entities in Archaeology: A Speech Act Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, pp.100545. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Peyrazet (Laborien-Magdalénien) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Gatzarria (Protoaurignacien) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eizenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Infrastructures and their Consequences for Scientific Thought: A Case Study from Prehistoric Archaeology in 20th-century Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.100319. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: CIMO (Early Neolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Haristoy (Paleolithic-Neolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel de Barandiarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Postmodern Predicament of Type-Thinking in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.100460. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans, machines, and the classification of Celtic coinage – the ClaReNet project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.100313. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Kieler 1 block 3 (Late Archaic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhiannon Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: MO1374 (Early Woodland) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10646852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract and Concrete – Querying the Metaphysics and Geometry of Pottery Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.100314. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Beast Within” – Querying the (Cultural Evolutionary) Status of Types in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.100318. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Semizbugu P5 (Paleolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Synecdemus Novus (Later Roman Empire) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Klontza-Jaklova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: SahulArch Radiocarbon collection (Paleolithic-Holocene) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanchese M. Saktura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Linnenlucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Munack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: BDA - Base de données archéologiques (Paleolithic-Neolithic) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Eripe 1 (Holocene) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astolfo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: The Brazilian Age Database (Paleolithic-Holocene) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astolfo Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Cristina Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauco Constantino Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Semizbugu P1 (Paleolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: MO1375 (Middle Archaic) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10646872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: BDA - Base de données archéologiques - dates (Paleolithic-Bronze Age) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roster and Lexicon – A Radical Digital-Dialogical Approach to Questions of Typology and Categorization in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.100324. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using insights from psychology and primatology to reconsider function in lithic typologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.100322. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Mutzig (Paléolithique moyen) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Hauck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: MO0306 (Woodland) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10646745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: FosSahul (Paleolithic-Holocene) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina J. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Saltré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: INRAP Excavation Sites in France (Holocene) with the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: MNK Skull site T3 (Lower Paleolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Uriarte González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Camiac (Middle Palaeolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archeoViz Portal: Dissemination of Spatial Archaeological Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10251182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural taxonomic systems and the Late Palaeolithic/Later Stone Age prehistory of the Nile Valley – a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.100321. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalising archaeological corpus publications through digitisation – the Corpus der römischen Funde im europäischen Barbaricum and the Conspectus Formarum Terrae Sigillatae Modo Confectae as exemplary cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.100308. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Purpose – A Pragmatic Approach to the Diversity of Archaeological Classificatory Practice and Typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.100310. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Barger Gulch Locality B (Paleoindian, Folsom) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd A. Surovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Kieler 1 (Late Archaic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhiannon Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation and Novelty –Archaeocomputational Typo-Praxis in the Wake of the Third Science Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumon Tobias Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Riede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.100307. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.archaeo.100307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Le Poeymaü (Mesolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Amalda 1 layer VII (Middle Palaeolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sánchez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Madjedbebe (Lower Paleolithic) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwick Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opération archéologique. Sociologie historique d’une discipline aux prises avec l’automatique et les mathématiques. France, Espagne, Italie, 2e moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. École des hautes études en sciences sociales; EHESS, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017EHES0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03001164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP Syntax diagrams : visualiser, décrire et comparer les séquences onomastiques divines de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532617v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strength of parthood ties. Modelling spatial units and fragmented objects with the TSAR method – Topological Study of Archaeological Refitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment oublie-t-on et devient-on un « grand » anthropologue ? Alberto Carlo Blanc (1906–1960) et Ernesto De Martino (1908–1965). Essais de biographie quantifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration et valorisation web des données spatialisées : l’instance archeoViz « Tute du Pèlerin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Minet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minet, Théo (dir.). Les Costes - Tute du Pèlerin. Fabas 09120. Fouille programmée, Région Occitanie. 2023, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives des fouilles de la grotte du Poeymaü (1951-1956) : informatisation et spatialisation des restes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pétillon, J.-M. et B. Marquebielle (dir.). Préhistoire ancienne de la vallée d'Ossau. Paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche. Bilan 2020. Deuxième année de triennale, Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Coucouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéologique du site de Manim (Jiwaka) (Descriptif du site, protocole et déroulement de la fouille, la stratigraphie, les datations : chronométrie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Préhistorique française en Papouasie-Nouvelle-Guinée, ed. by François-Xavier Ricaut and Matthew Leavesley, Ministère de l'Europe et des Affaires étrangères; Commission consultative des recherches archéologiques à l’étranger. 2019, pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets cognitifs locaux des missions scientifiques : une sociologie des savoirs environnementaux à Auwim, Papouasie-Nouvelle-Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission Préhistorique française en Papouasie-Nouvelle-Guinée, ed. by François-Xavier Ricaut and Matthew Leavesley, Ministère de l'Europe et des Affaires étrangères - Commission consultative des recherches archéologiques à l’étranger. 2019, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie historique des recherches à la grotte de Gatzarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Aquitaine. 2018, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Campmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et poétique des recherches archéologiques réalisées dans la grotte du Poeymaü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Pétillon, J.-M. et Marquebielle, B. (dir.) Préhistoire ancienne de la vallée d'Ossau. Paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen, Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2018, pp.98-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des savoirs relatifs aux cavités forestières à Auwim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères. 2018, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Préhistorique Française en Papouasie Nouvelle Guinée (MPF-PNG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Ricaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G Leavesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Baills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université toulouse 3 Paul Sabatier; université de Papouasie Nouvelle Guinée. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéologique du site de Paimbumkanja (Est Sepik) (Descriptif du site ; protocole et déroulement de la fouille ; stratigraphie ; datations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Europe et des Affaires étrangères. 2018, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dudognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2018, pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie historique des recherches archéologiques à la grotte de Gatzarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Deschamps M. et Flas D., La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques), SRA Aquitaine. 2017, pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'analyse céramique néolithique de Laang Spean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2014, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse quadriennale sur les technologies de contenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2014, pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trompette-Basse et les autres gisements : une mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Vignaud, A. Montesquieu-des-Albères. Trompette Basse. Un ensemble des débuts du Néolithique moyen associant habitat et zone d’activité, Institut national de recherches archéologiques préventives. 2014, pp.103-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents scientifiques informels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du matériel céramique : Liang Pemalawan et Liang Abu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Ricaut, F.-X. (dir.), Mission archéologique à Bornéo. Programme de coopération franco-indonésien, Ministère des affaires étrangères et européennes. 2013, pp.40-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Abu. Analyse du matériel céramique de la campagne 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Ricaut, F.-X. (dir.), Mission archéologique à Bornéo. Programme de coopération franco-indonésien, Ministère des affaires étrangères et européennes. 2012, pp.26-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections autour de la rivière Lesan. Analyse du matériel céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Chazine J.M. &amp; Ricaut F.-X. (dir.), Mission archéologique à Bornéo. Programme de coopération franco-indonésien, Ministère des affaires étrangères et européennes; 28-33. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du matériel céramique de Liang Abu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] J.-M. Chazine (dir.) Rapport de mission franco-indonésienne, Nord-ouest Papua et Est Bornéo, Ministère des affaires étrangères et européennes. 2009, pp.42-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to network analysis with R and the igraph package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Melbourne (AUS), Australia. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de graphes avec R : un aperçu avec igraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Cargèse, France. 2018, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assyrian Commercial Expansion during the 19th century B.C. (edited from Gardin and Garelli 1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map of the archaeological sites mentioned in the paper “Abstraction in Archaeological Stratigraphy: a Pyrenean Lineage of Innovation (late 19th–early 21th century)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling locations to study phenotypic differences between highlanders and lowlanders in Papuan New Guinea (in André et al. 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of five rock art sites in the Auwim village territory, Arafundi basin, East Sepik Province, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological map of southern Sepik area (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Papua New Guinea. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial location of the data analysed in the journal “Dialektikê. Cahiers de typologie analytique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the R Programming Language and Reproducible Science, using the archeoViz Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/bd7k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial for the archeoViz application (R package)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/bd87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to File Formats and Archeological Data Preparation, using the archeoViz Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/bd7i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archeoViz Ecosystem for Online Visualisation and Presentation of Archaeological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Online Visualization and Graphic Exports of Archaeological Spatial Data, using the archeoViz Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/bd7l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Archaeological Data Curation, Description, and Edition, using the archeoViz Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/bd7j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'archéologie numérique : des « Archives de typologie analytique » à une base de données des industries lithiques paléolithiques ouest-méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of Ph.D dissertations on the history of prehistoric archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/pk86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online edition of Dialektikê, journal of archaeological theory and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/qyn0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDAEEA75"/>
+    <w:nsid w:val="A99A0E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D44CAD1A"/>
+    <w:nsid w:val="B0FB55CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F7C3BF2"/>
+    <w:nsid w:val="087F1A4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8D7A9C26"/>
+    <w:nsid w:val="0B476FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F4BF49E7"/>
+    <w:nsid w:val="7066FF30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5E6199DB"/>
+    <w:nsid w:val="F5BEE64F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-plutniak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6674-3806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229983634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/plutniak_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/86153953224705560417" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-4861-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analytics.huma-num.fr/archeoviz/home/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analytics.huma-num.fr/open-archeocsean/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analytics.huma-num.fr/open-lingocsean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/sebastien-plutniak/archeoviz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analytics.huma-num.fr/Sebastien.Plutniak/archeofrag/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/sebastien-plutniak/spatialCatalogueViewer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analytics.huma-num.fr/Sebastien.Plutniak/map-syntax-diagrams/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caafrance.hypotheses.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uispp.net/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histarcheo.hypotheses.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithictypes.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kaltim.hypotheses.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papuanpast.hypotheses.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wengrow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallerand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Odriozola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Garrido Cordero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861335v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10756" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asftolfo Araujo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambang Sugiyanto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhi Agus Oktaviana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chazine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2022.2108947" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05811" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00155-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coltofean-Arizancu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisserka Gaydarska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hlad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.58" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126356v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.289" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langaney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0263" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Tsang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pleiber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kariwiga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2020.1834472" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04335" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-022-00119-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03856761v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0155" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astolfo Araujo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379857v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03080188.2021.1877502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Muke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253921" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889721000053" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0387" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5861" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7756" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334915v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.006.0070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1872" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.9236" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184904v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.4052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1164932" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.435" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.327" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.279" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0733" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.080" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076004v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Aguera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.241" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.318" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pindi Setiawan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458078v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouletquer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355706v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003350026-10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/qbtj3499" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796752v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Baux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338343v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/download/9781803270722" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/2pgak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138502v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baills" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.spafajournal.org/index.php/spafapub/catalog/book/5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951381v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119188230.saseas0535" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tarantini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781784913977" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383701v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418855v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7115" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279732v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreiro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855523v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3c937b9592473e191e4b2d510082ab3246d472a8;origin=https://github.com/sebastien-plutniak/archeofrag.gui;visit=swh:1:snp:8e3e3b7582c807e1844422efafca7b8c207e1bb3;anchor=swh:1:rev:5d81c5b0735f985e7393c01ac3f9e7578bcf250c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f18c0fb65d4f63aeced3d49ccb2a0850ace6c6a2;origin=https://github.com/sebastien-plutniak/open-archeocsean;visit=swh:1:snp:553a336f38783791c09e3792f24fb1c398b779e1;anchor=swh:1:rev:ebbe6996934976bbf6969e2e3dfb65ca6cfc0e1f" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4497c8b81d6d216c643118d41777928da2885b0;origin=https://github.com/sebastien-plutniak/spatialCatalogueViewer;visit=swh:1:snp:4498f7ff51f66dd7767dd0863b0e497d15f87f09;anchor=swh:1:rev:f2fb2fae99593bbb5607ee4cbd103b6bc0ea9c19" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Araujo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coltofean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Giardino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:5f4807538bdcfc1518919bdcb3f351dee5100579;origin=https://github.com/sebastien-plutniak/archeoviz;visit=swh:1:snp:7e40d7ec8cdb8f805f186fe2ff1469fdc8d596fb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101172v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:dae98b3612ac604ce8118c67659701ef20ac4767;origin=https://github.com/cran/archeofrag;visit=swh:1:snp:dd8b849fb93f1df382a1e405191ef8676805c7d5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Angelbeck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0243" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821551v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron- Laviolette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13862828" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203161v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206280v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T&#243;th" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Mali&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896076v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Surubaru" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070444v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250147v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242182v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287121v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287731v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963678v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273496v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Baills" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne ; Tsang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350219v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140703v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967106v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894830v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584927v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511180v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218487v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Leavesley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584619v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148935v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741302v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Pankratov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118484v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.5660866" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660318v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forestier Hubert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653877v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktaviana Adhi Agus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.5660860" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113251v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544524v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Riede" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100459" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumon Hussain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100545" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482034v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eizenberg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452769v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544530v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100319" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544535v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumon Tobias Hussain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100318" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568861v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Coco" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582479v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645632v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchese M. Saktura" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rehn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Linnenlucke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Munack" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Klontza-Jaklova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Geisler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568860v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450665v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Haas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10646872" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629279v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Cristina Correa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Okumura" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Constantino Perez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613720v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Seguin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507082v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Jones" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Harvey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450656v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10646852" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544532v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100314" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544533v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100460" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544538v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100313" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629277v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473835v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Hauck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10646745" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544537v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100322" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544539v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100324" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina J. Peters" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Saltr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Friedrich" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462508v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647280v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Laplace" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel de Barandiar&#225;n" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127430v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544541v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100307" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099587v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A. Surovell" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544542v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100310" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983561v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984102v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-Romero" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119931v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwick Ben" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156271v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10251182" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190754v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544544v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100321" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544543v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100308" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104354v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de la Torre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uriarte Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03001164v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017EHES0045" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532617v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274075v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183754v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415847v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092989v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514436v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514437v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741240v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995627v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907007v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907008v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965184v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977201v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995626v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685332v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685345v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685349v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692511v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877949v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fayet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pottier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685343v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685338v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685334v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907056v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115696v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885485v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339456v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03292142v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03104818v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03083779v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03107803v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03135003v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512036v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd87" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512144v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd7k" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512032v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd7i" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233661v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512147v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd7l" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512121v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd7j" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274885v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454762v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pk86" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454768v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qyn0" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-plutniak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6674-3806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229983634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/plutniak_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/86153953224705560417" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Cz38fLkAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-4861-2017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analytics.huma-num.fr/archeoviz/home/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analytics.huma-num.fr/open-archeocsean/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analytics.huma-num.fr/open-lingocsean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/sebastien-plutniak/archeoviz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analytics.huma-num.fr/Sebastien.Plutniak/archeofrag/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/sebastien-plutniak/spatialCatalogueViewer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analytics.huma-num.fr/Sebastien.Plutniak/map-syntax-diagrams/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caafrance.hypotheses.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uispp.net/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histarcheo.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lithictypes.hypotheses.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kaltim.hypotheses.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papuanpast.hypotheses.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wengrow" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallerand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asftolfo Araujo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambang Sugiyanto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhi Agus Oktaviana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chazine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2022.2108947" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Odriozola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Garrido Cordero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861335v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10756" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05811" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00155-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coltofean-Arizancu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisserka Gaydarska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hlad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.58" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04126356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.289" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astolfo Araujo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03856761v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0155" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-022-00119-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Tsang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pleiber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Kariwiga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2020.1834472" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langaney" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0263" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04335" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379857v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03080188.2021.1877502" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Muke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253921" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889721000053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0387" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1872" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.006.0070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183479v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5861" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7756" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.9236" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Colmellere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8995" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.4052" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.435" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1164932" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672614v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.327" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.279" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672373v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383688v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.080" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0733" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076004v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Aguera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.241" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.318" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Ricaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pindi Setiawan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458078v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouletquer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355706v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003350026-10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/qbtj3499" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Baux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338343v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/download/9781803270722" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/2pgak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138502v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baills" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.spafajournal.org/index.php/spafapub/catalog/book/5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951381v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119188230.saseas0535" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418855v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7115" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383693v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tarantini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781784913977" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285367v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerreiro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f18c0fb65d4f63aeced3d49ccb2a0850ace6c6a2;origin=https://github.com/sebastien-plutniak/open-archeocsean;visit=swh:1:snp:553a336f38783791c09e3792f24fb1c398b779e1;anchor=swh:1:rev:ebbe6996934976bbf6969e2e3dfb65ca6cfc0e1f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207100v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b4497c8b81d6d216c643118d41777928da2885b0;origin=https://github.com/sebastien-plutniak/spatialCatalogueViewer;visit=swh:1:snp:4498f7ff51f66dd7767dd0863b0e497d15f87f09;anchor=swh:1:rev:f2fb2fae99593bbb5607ee4cbd103b6bc0ea9c19" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855523v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3c937b9592473e191e4b2d510082ab3246d472a8;origin=https://github.com/sebastien-plutniak/archeofrag.gui;visit=swh:1:snp:8e3e3b7582c807e1844422efafca7b8c207e1bb3;anchor=swh:1:rev:5d81c5b0735f985e7393c01ac3f9e7578bcf250c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Araujo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coltofean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Giardino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:5f4807538bdcfc1518919bdcb3f351dee5100579;origin=https://github.com/sebastien-plutniak/archeoviz;visit=swh:1:snp:7e40d7ec8cdb8f805f186fe2ff1469fdc8d596fb" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101172v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:dae98b3612ac604ce8118c67659701ef20ac4767;origin=https://github.com/cran/archeofrag;visit=swh:1:snp:dd8b849fb93f1df382a1e405191ef8676805c7d5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031875v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Angelbeck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0243" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821551v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763077v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron- Laviolette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13862828" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070444v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146410v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206280v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T&#243;th" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Mali&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Hossa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896076v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Surubaru" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250147v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963678v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287731v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273496v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Baills" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne ; Tsang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273498v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350219v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907793v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140707v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140703v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279727v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584927v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511180v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218487v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G Leavesley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148935v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741302v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Pankratov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118484v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906749v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653880v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.5660866" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660318v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forestier Hubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653877v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktaviana Adhi Agus" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.5660860" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113251v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Riede" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100459" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumon Hussain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100545" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452769v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482034v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eizenberg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544530v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100319" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647280v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Laplace" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel de Barandiar&#225;n" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boucher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544533v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumon Tobias Hussain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100460" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544538v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100313" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Jones" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Harvey" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450656v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Haas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10646852" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100314" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544535v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100318" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568861v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Coco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Klontza-Jaklova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Geisler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645632v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchese M. Saktura" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rehn" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Linnenlucke" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Munack" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582479v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613720v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Seguin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629279v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Cristina Correa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Okumura" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Constantino Perez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568860v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450665v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10646872" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629277v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100324" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544537v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100322" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473835v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Hauck" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450659v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10646745" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645628v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina J. Peters" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Saltr&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Friedrich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462508v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de la Torre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uriarte Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190754v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156271v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10251182" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544544v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100321" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544543v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100308" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544542v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100310" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099587v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd A. Surovell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127430v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544541v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100307" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983561v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984102v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-Romero" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119931v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwick Ben" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03001164v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017EHES0045" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532617v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274075v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183754v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Minet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092989v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514436v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977201v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965184v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907008v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741240v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907007v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685332v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995626v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685349v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685345v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692511v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877949v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fayet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pottier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685343v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685338v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685334v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907056v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115696v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885485v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03104818v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03339456v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03292142v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03107803v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03083779v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03135003v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512144v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd7k" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512036v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd87" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512032v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd7i" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233661v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512147v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd7l" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512121v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd7j" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274885v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454762v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pk86" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454768v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qyn0" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>