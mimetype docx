--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1686,295 +1686,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of the European sardine Sardina pilchardus under experimental conditions strengthens bioenergetic estimate</w:t>
+                <w:t xml:space="preserve">Variations in isotope incorporation rates and trophic discrimination factors of carbon and nitrogen stable isotopes in scales from three European sea bass (Dicentrarchus labrax) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dessier</w:t>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 160, pp.104985. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533, pp.151468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778070v1</w:t>
+                <w:t xml:space="preserve">hal-03097301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in isotope incorporation rates and trophic discrimination factors of carbon and nitrogen stable isotopes in scales from three European sea bass (Dicentrarchus labrax) populations</w:t>
+                <w:t xml:space="preserve">How protein quality drives incorporation rates and trophic discrimination of carbon and nitrogen stable isotope ratios in a freshwater first‐feeding fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Rodde</w:t>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+                <w:t xml:space="preserve">Sarah Seite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menniti</w:t>
+                <w:t xml:space="preserve">Joanna Kolasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 533, pp.151468. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097301v1</w:t>
+                <w:t xml:space="preserve">hal-02957498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance measures and models for open-water integrated multi-trophic aquaculture</w:t>
               </w:r>
@@ -2088,161 +2088,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How protein quality drives incorporation rates and trophic discrimination of carbon and nitrogen stable isotope ratios in a freshwater first‐feeding fish</w:t>
+                <w:t xml:space="preserve">Maturation of the European sardine Sardina pilchardus under experimental conditions strengthens bioenergetic estimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nahon</w:t>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Seite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kolasinski</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+                <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 p. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.104985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957498v1</w:t>
+                <w:t xml:space="preserve">hal-02778070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Dynamic Energy Budget theory to evaluate the bioremediation potential of the polychaete Hediste diversicolor in an integrated multi-trophic aquaculture system</w:t>
               </w:r>
@@ -3148,546 +3148,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underestimation of chemical contamination in marine fish muscle tissue can be reduced by considering variable wet:dry weight ratios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depth gradient in the resource use of a fish community from a semi-enclosed sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rouquette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carolina Giraldo</w:t>
+                <w:t xml:space="preserve">Dorothee Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.08.046⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (5), pp.2213-2226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.10561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201926v1</w:t>
+                <w:t xml:space="preserve">hal-02572875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth gradient in the resource use of a fish community from a semi-enclosed sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Kopp</w:t>
+                <w:t xml:space="preserve">Rapid light curves (RLC) or non-sequential steady-state light curves (N-SSLC): which fluorescence-based light response curve methodology robustly characterizes phytoplankton photosynthetic activity and acclimation status?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Houliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cachera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois G. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (5), pp.2213-2226. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (8), pp.175 (1-17). </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.10561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-017-3208-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572875v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid light curves (RLC) or non-sequential steady-state light curves (N-SSLC): which fluorescence-based light response curve methodology robustly characterizes phytoplankton photosynthetic activity and acclimation status?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Within outlying mean indexes: refining the OMI analysis for the realized niche decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois G. Schmitt</w:t>
+                <w:t xml:space="preserve">Stéphane Karasiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-017-3208-8⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (e3364), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201918v1</w:t>
+                <w:t xml:space="preserve">hal-01527199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within outlying mean indexes: refining the OMI analysis for the realized niche decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Karasiewicz</w:t>
+                <w:t xml:space="preserve">Underestimation of chemical contamination in marine fish muscle tissue can be reduced by considering variable wet:dry weight ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Andre Timmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (e3364), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (1-2), pp.279-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.3364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527199v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual diet variation in a marine fish assemblage: Optimal Foraging Theory, Niche Variation Hypothesis and functional identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4118,51 +4118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4875,247 +4875,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic typology of coastal ecosystems based on 13C and 15N ratios in an opportunistic suspension feeder.</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of trophic relationships between benthic suspension feeders within Crassostrea gigas culture areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Harma</w:t>
+                <w:t xml:space="preserve">J.C. Marin-Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.-L. Blin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 390, pp.27-37</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82, pp.415-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480681v1</w:t>
+                <w:t xml:space="preserve">hal-00480678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of trophic relationships between benthic suspension feeders within Crassostrea gigas culture areas.</w:t>
+                <w:t xml:space="preserve">Trophic typology of coastal ecosystems based on 13C and 15N ratios in an opportunistic suspension feeder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Harma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Marin-Leal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-L. Blin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 82, pp.415-425</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 390, pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480678v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration or photoacclimation to prevent photoinhibition and UV-B damage in marine microphytobenthic communities.</w:t>
               </w:r>
@@ -5209,64 +5209,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope trophic step fractionation of suspension-feeding species : implications for food partitioning in coastal ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,51 +5647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065387v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Eyraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Julie Neven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308803" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lancelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaffer Ferreira Jorge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103154" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263454" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo-Yat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bionaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Liao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113649" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03782940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marquis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Gaudron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M Marques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02243-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andre Timmerman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105412" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103420" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151468" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor K. Reid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Filgueira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M.C. Robinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole J. Broch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kolasinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13578" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Lopes Galasso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam D. Callier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109296" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108773" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01933051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fisseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cornille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.07.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Karasiewicz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hernandez Farinas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.12.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rouquette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.08.046" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572875v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Kopp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cachera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10561" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois G. Schmitt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3208-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01527199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Karasiewicz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3364" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Villanueva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emmery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alunno Bruscia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas F Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G. Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1PXPJLS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838694v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2218-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1F156S3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Blin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.02.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFRW8V60-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit V&#233;ron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVDCMFN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napol&#233;on" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.08.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480681v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Blin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marin-Leal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orvain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481246v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mouget" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Perkins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Consalvey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481698v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louchart Arnaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065387v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Eyraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Julie Neven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308803" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lancelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaffer Ferreira Jorge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103154" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263454" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo-Yat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bionaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Liao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113649" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03782940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marquis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Gaudron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M Marques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02243-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andre Timmerman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105412" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103420" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151468" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kolasinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor K. Reid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Filgueira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M.C. Robinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole J. Broch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Lopes Galasso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam D. Callier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109296" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108773" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01933051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fisseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cornille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.07.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Karasiewicz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hernandez Farinas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.12.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Kopp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cachera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10561" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois G. Schmitt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3208-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01527199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Karasiewicz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3364" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rouquette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.08.046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Villanueva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emmery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alunno Bruscia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas F Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G. Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1PXPJLS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838694v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2218-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1F156S3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Blin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.02.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFRW8V60-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit V&#233;ron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVDCMFN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napol&#233;on" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.08.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marin-Leal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orvain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Blin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481246v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mouget" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Perkins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Consalvey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481698v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louchart Arnaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>