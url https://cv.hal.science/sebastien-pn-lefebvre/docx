--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -228,5271 +228,5271 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065387v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'activité photosynthétique des microalgues marines au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louchart Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Michel-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schmitt, Francois; Brisabois, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observer le monde marin de la ressource à l’assiette. Recherches marines et littorales en Côte d'Opale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Part II Dynamique planctonique, Editions Universitaires Européennes, pp.161-185, 2024, 978-3-8416-7831-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter distribution of zooplankton and ichthyoplankton assemblages in the North Sea and the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Julie Neven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (10), pp.e0308803. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling mechanisms behind population dynamics, biological traits and latitudinal distribution in two benthic ecosystem engineers: A modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola de Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schaffer Ferreira Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 219, pp.103154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferences to estimate consumer’s diet using stable isotopes: Insights from a dynamic mixing model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ballutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (2), e0263454 (26p.). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MANA (MANagement of Atolls, 2017–2022) project for pearl oyster aquaculture management in the Central Pacific Ocean using modelling approaches: Overview of first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lo-Yat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Bionaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vetea Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 178, 113649 (10p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval growth of the polychaete Arenicola marina under different temperature and food conditions: consequences on bioenergetic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Broquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), 15p. / coac033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/conphys/coac033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater light climate and wavelength dependence of microalgae photosynthetic parameters in a temperate sea</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasticity of trophic interactions in fish assemblages results in temporal stability of benthic-pelagic couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Andre Timmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.105412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.12101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375977v1</w:t>
+                <w:t xml:space="preserve">hal-03451174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal drivers of microphytoplankton community in the Bay of Biscay: Do species ecological niches matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Houliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 194, pp.102558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring functional traits in a deep-sea wood-boring bivalve using dynamic energy budget theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-02243-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of trophic interactions in fish assemblages results in temporal stability of benthic-pelagic couplings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using the diet of fish to reflect spatial patterns of their benthic prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Foveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 677, pp.33-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03451174v1</w:t>
+                <w:t xml:space="preserve">hal-04203657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the diet of fish to reflect spatial patterns of their benthic prey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Underwater light climate and wavelength dependence of microalgae photosynthetic parameters in a temperate sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Michel-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Crouvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, 39p. / e12101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.12101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps13882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04203657v1</w:t>
+                <w:t xml:space="preserve">hal-03375977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating down-shore migration effects on individual growth and reproduction of the ecosystem engineer Arenicola marina</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance measures and models for open-water integrated multi-trophic aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor K. Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Filgueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn M.C. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole J. Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103420⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.47-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492555v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in isotope incorporation rates and trophic discrimination factors of carbon and nitrogen stable isotopes in scales from three European sea bass (Dicentrarchus labrax) populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+                <w:t xml:space="preserve">How protein quality drives incorporation rates and trophic discrimination of carbon and nitrogen stable isotope ratios in a freshwater first‐feeding fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Seite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kolasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151468⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097301v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How protein quality drives incorporation rates and trophic discrimination of carbon and nitrogen stable isotope ratios in a freshwater first‐feeding fish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Seite</w:t>
+                <w:t xml:space="preserve">Investigating down-shore migration effects on individual growth and reproduction of the ecosystem engineer Arenicola marina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola de Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.103420 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957498v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measures and models for open-water integrated multi-trophic aquaculture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations in isotope incorporation rates and trophic discrimination factors of carbon and nitrogen stable isotopes in scales from three European sea bass (Dicentrarchus labrax) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole J. Broch</w:t>
+                <w:t xml:space="preserve">Charles Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533, pp.151468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202216v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of the European sardine Sardina pilchardus under experimental conditions strengthens bioenergetic estimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, pp.104985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Dynamic Energy Budget theory to evaluate the bioremediation potential of the polychaete Hediste diversicolor in an integrated multi-trophic aquaculture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Lopes Galasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam D. Callier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 437, pp.109296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelid polychaetes experience metabolic acceleration as other Lophotrochozoans: inferences on the life cycle of Arenicola marina with a Dynamic Energy Budget model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola de Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 411, pp.108773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the functioning of a coupled microphytobenthic-EPS-bacterial system in intertidal mudflats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grangeré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150, pp.104754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking life-history traits, spatial distribution and abundance of two species of 2 lugworms to bait collection: a case study for sustainable management plan</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 341 (6), pp.301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.07.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01933051v1</w:t>
+                <w:t xml:space="preserve">hal-01930387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realized niche analysis of phytoplankton communities involving HAB: Phaeocystis spp. as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Karasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Hernandez Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hal.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+                <w:t xml:space="preserve">There's no harm in having too much: A comprehensive toolbox of methods in trophic ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Webs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.e00100-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2018.e00100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930387v1</w:t>
+                <w:t xml:space="preserve">hal-01926513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There's no harm in having too much: A comprehensive toolbox of methods in trophic ecology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking life-history traits, spatial distribution and abundance of two species of 2 lugworms to bait collection: a case study for sustainable management plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola de Cubber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Fisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Webs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.433-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2018.e00100⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01926513v1</w:t>
+                <w:t xml:space="preserve">hal-01933051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth gradient in the resource use of a fish community from a semi-enclosed sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Within outlying mean indexes: refining the OMI analysis for the realized niche decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Karasiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (e3364), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.10561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02572875v1</w:t>
+                <w:t xml:space="preserve">hal-01527199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid light curves (RLC) or non-sequential steady-state light curves (N-SSLC): which fluorescence-based light response curve methodology robustly characterizes phytoplankton photosynthetic activity and acclimation status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Houliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois G. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164 (8), pp.175 (1-17). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-017-3208-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within outlying mean indexes: refining the OMI analysis for the realized niche decomposition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Depth gradient in the resource use of a fish community from a semi-enclosed sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (5), pp.2213-2226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.10561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.3364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01527199v1</w:t>
+                <w:t xml:space="preserve">hal-02572875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underestimation of chemical contamination in marine fish muscle tissue can be reduced by considering variable wet:dry weight ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Andre Timmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123 (1-2), pp.279-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual diet variation in a marine fish assemblage: Optimal Foraging Theory, Niche Variation Hypothesis and functional identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120, pp.60-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of stable isotope ratios (d13c and d15n) in different organs of crassostrea gigas at two contrasted ecosystems : insights from growth and food sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+                <w:t xml:space="preserve">THE STONY ROAD TO UNDERSTAND ISOTOPIC ENRICHMENT AND TURNOVER RATES : INSIGHT INTO THE METABOLIC PART</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. L. M. Kooijman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
+                <w:t xml:space="preserve">Stanislas F Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.261-273</w:t>
+              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.305-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630078v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE STONY ROAD TO UNDERSTAND ISOTOPIC ENRICHMENT AND TURNOVER RATES : INSIGHT INTO THE METABOLIC PART</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of stable isotope ratios (d13c and d15n) in different organs of crassostrea gigas at two contrasted ecosystems : insights from growth and food sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas F Dubois</w:t>
+                <w:t xml:space="preserve">A. Emmery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alunno Bruscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. L. M. Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.305-314</w:t>
+              <w:t xml:space="preserve">, 2016, 66 (3-4), pp.261-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471558v1</w:t>
+                <w:t xml:space="preserve">hal-02630078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton photosynthetic activity dynamics in a temperate macrotidal ecosystem (the Strait of Dover, eastern English Channel): Time scales of variability and environmental control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Houliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Part of special issue The variability of primary production in the ocean: From the synoptic to the global scale. The 45th International Liege Colloquium on Ocean Dynamics, Liege, Belgium, May 13-17, 2013, 147, pp.61-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03657484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the resuspension of the biofilm alter the functioning of the benthos–pelagos coupled food web of a bare mudflat in Marennes-Oléron Bay (NE Atlantic)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.144-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variability and control of phytoplankton photosynthetic activity in a macrotidal ecosystem (the Strait of Dover, eastern English Channel).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Houliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160 (7), pp.1661-1679. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2218-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of biotic and abiotic features of temperate coastal ecosystems as revealed by a combination of ecological indicators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grangeré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.109-118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of size-structured photosynthetic parameters (PAM) and primary production (13C) of pico- and nano-phytoplankton in an atoll lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Charpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (10-12), pp.478-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal dynamics of physicochemical and photosynthetic parameters in the central English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fiant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (ISSN 1385-1101), pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the dynamics of δ13C and δ15N in soft tissues of the bivalve Crassostrea gigas facing environmental fluctuations in the context of Dynamic Energy Budgets (DEB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Emmery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alunno-Bruscia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of sea Reseach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66 (4), pp.361-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamics of trophic relationships between benthic suspension feeders within Crassostrea gigas culture areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Marin-Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 82, pp.415-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic typology of coastal ecosystems based on 13C and 15N ratios in an opportunistic suspension feeder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Harma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 390, pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration or photoacclimation to prevent photoinhibition and UV-B damage in marine microphytobenthic communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Mouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Consalvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52, pp.223-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope trophic step fractionation of suspension-feeding species : implications for food partitioning in coastal ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 351, pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481698v1</w:t>
-              </w:r>
-[...159 lines deleted...]
-                <w:t xml:space="preserve">hal-04883307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5647,51 +5647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065387v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Eyraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Julie Neven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308803" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lancelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaffer Ferreira Jorge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103154" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263454" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo-Yat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bionaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Liao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113649" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03782940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac033" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marquis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Gaudron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M Marques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02243-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andre Timmerman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105412" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103420" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151468" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kolasinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor K. Reid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Filgueira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M.C. Robinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole J. Broch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Lopes Galasso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam D. Callier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109296" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108773" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01933051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fisseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cornille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.07.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Karasiewicz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hernandez Farinas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.12.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Kopp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cachera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10561" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois G. Schmitt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3208-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01527199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Karasiewicz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3364" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rouquette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.08.046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Villanueva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emmery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alunno Bruscia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas F Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G. Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1PXPJLS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838694v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2218-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1F156S3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Blin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.02.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFRW8V60-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit V&#233;ron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVDCMFN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napol&#233;on" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.08.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marin-Leal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orvain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Blin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481246v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mouget" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Perkins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Consalvey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481698v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louchart Arnaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065387v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Eyraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louchart Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Julie Neven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lancelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaffer Ferreira Jorge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103154" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ballutaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263454" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lo-Yat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bionaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Liao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113649" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03782940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andre Timmerman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105412" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Houliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marquis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102558" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Gaudron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M Marques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02243-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13882" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03375977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor K. Reid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Filgueira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M.C. Robinson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole J. Broch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kolasinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103420" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151468" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Lopes Galasso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam D. Callier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109296" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108773" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rakotomalala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granger&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104754" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Karasiewicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Hernandez Farinas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01933051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fisseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cornille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.07.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01527199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Karasiewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3364" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois G. Schmitt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3208-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Kopp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cachera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10561" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rouquette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.08.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Villanueva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas F Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emmery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alunno Bruscia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G. Schmitt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.05.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1PXPJLS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chalumeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.02.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2218-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1F156S3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Blin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.02.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFRW8V60-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807541v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit V&#233;ron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Charpy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.04.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RVDCMFN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napol&#233;on" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fiant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758124v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alunno-Bruscia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2011.08.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marin-Leal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orvain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Blin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481246v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mouget" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Perkins" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Consalvey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481698v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>