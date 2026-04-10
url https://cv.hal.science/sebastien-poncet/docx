--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -820,377 +820,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity and temperature measurements in a turbulent water-filled Taylor–Couette–Poiseuille system</w:t>
+                <w:t xml:space="preserve">Effects of slip on the Von Kármán swirling flow and heat transfer in a porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Aubert</w:t>
+                <w:t xml:space="preserve">Bikash Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
+                <w:t xml:space="preserve">Fotini Labropulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.12.018⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (2), pp.357-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/tcsme-2015-0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308638v1</w:t>
+                <w:t xml:space="preserve">hal-01300117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of slip on the Von Kármán swirling flow and heat transfer in a porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bikash Sahoo</w:t>
+                <w:t xml:space="preserve">A parallelized multidomain compact solver for incompressible turbulent flows in cylindrical geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Oguic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fotini Labropulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/tcsme-2015-0025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 300, pp.710-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300117v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallelized multidomain compact solver for incompressible turbulent flows in cylindrical geometries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity and temperature measurements in a turbulent water-filled Taylor–Couette–Poiseuille system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Oguic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.238-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01299082v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulations of Co- and Counter-Taylor-Couette Flows: Influence of the Cavity Radius Ratio on the Appearance of Taylor Vortices</w:t>
               </w:r>
@@ -1280,77 +1280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suction/Injection Effects on the Swirling Flow of a Reiner-Rivlin Fluid near a Rough Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fotini Labropulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hindawi Publishing Corporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, Article ID 253504, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1384,51 +1384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brief note on the computation of the Bödewadt flow with Navier slip boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saied Abbasbandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1488,51 +1488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the flow stability in a high aspect ratio Taylor–Couette system submitted to a radial temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1682,51 +1682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulations of Taylor-Couette-Poiseuille flows in a narrow-gap system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguic Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1773,51 +1773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blasius flow and heat transfer of fourth-grade fluid with slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1889,64 +1889,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Couette-Taylor flows with endwall effects: a numerical benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo da Soghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,51 +2257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of slip on steady Bödewadt flow of a non-Newtonian fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2651,51 +2651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order Large Eddy Simulations of Confined Rotor-Stator Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,51 +2781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and heat transfer of a third grade fluid past an exponentially stretching sheet with partial slip boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2872,51 +2872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order Large Eddy Simulations of Confined Rotor-Stator Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3132,51 +3132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32, pp.128-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3418,51 +3418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21, pp.064106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3834,51 +3834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (3), pp.227-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4208,221 +4208,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence characteristics of the Bödewadt layer in a large enclosed rotor-stator system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seuils d'instabilité des écoulements de type rotor-stator avec flux axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (5), pp.Art. 055104. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334 (2), pp.123-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2204049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085093v1</w:t>
+                <w:t xml:space="preserve">hal-00020113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuils d'instabilité des écoulements de type rotor-stator avec flux axial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulence characteristics of the Bödewadt layer in a large enclosed rotor-stator system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (5), pp.Art. 055104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2204049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.01.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00020113v1</w:t>
+                <w:t xml:space="preserve">hal-00085093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of heat transfer and fluid flow in rotor-stator cavities with throughflow</w:t>
               </w:r>
@@ -4692,246 +4692,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent rotating disk flow with inward throughflow</w:t>
+                <w:t xml:space="preserve">Crossflow instability in rotor-stator flows with axial inward throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 522, pp.253-262. </w:t>
+              <w:t xml:space="preserve">, 2005, 545, pp.281 - 289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112004002046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112005007147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014805v1</w:t>
+                <w:t xml:space="preserve">hal-00015618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossflow instability in rotor-stator flows with axial inward throughflow</w:t>
+                <w:t xml:space="preserve">Turbulent rotating disk flow with inward throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 545, pp.281 - 289. </w:t>
+              <w:t xml:space="preserve">, 2005, 522, pp.253-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112005007147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112004002046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015618v1</w:t>
+                <w:t xml:space="preserve">hal-00014805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement turbulent dans une cavité rotor-stator fermée de grand rapport d'aspect</w:t>
               </w:r>
@@ -5630,243 +5630,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metachronal waves in epithelium cilia to transport bronchial mucus in airways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire : vers un poumon numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto D’ortona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th annual DFD Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t>
+              <w:t xml:space="preserve">85e Congrés de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705569v1</w:t>
+                <w:t xml:space="preserve">hal-01705639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire : vers un poumon numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metachronal waves in epithelium cilia to transport bronchial mucus in airways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto D’ortona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umberto D’ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85e Congrés de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">68th annual DFD Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705639v1</w:t>
+                <w:t xml:space="preserve">hal-01705569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metachronal wave formation in 3D cilia arrays immersed in a two-phase flow</w:t>
               </w:r>
@@ -6068,64 +6068,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Turbulent Flow Inside a Simplified Stage of High-Pressure Compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Oguic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6314,51 +6314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE ASME FLUIDS ENGINEERING DIVISION SUMMER MEETING - ă 2014, VOL 1A: SYMPOSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6435,51 +6435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6504,103 +6504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and Mass Transfer in turbulent Taylor-Couette flows with an axial throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
@@ -6763,51 +6763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo da Soghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6832,51 +6832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des conditions de glissement sur l'écoulement de Bodewadt d'un fluide de type Reiner-Rivlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7156,51 +7156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference for Aerospace Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7219,243 +7219,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL TREATMENT OF CYLINDRICAL COORDINATE SINGULARITIES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noele Peres</w:t>
+                <w:t xml:space="preserve">High-order LES benchmarking of confined rotor-stator flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V European Conference on Computational Fluid Dynamics (ECCOMAS CFD 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">8th Int. ERCOFTAC symposium on Engineering Turbulence Modelling and Measurements (ETMM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679115v1</w:t>
+                <w:t xml:space="preserve">hal-00679122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order LES benchmarking of confined rotor-stator flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
+                <w:t xml:space="preserve">NUMERICAL TREATMENT OF CYLINDRICAL COORDINATE SINGULARITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noele Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Int. ERCOFTAC symposium on Engineering Turbulence Modelling and Measurements (ETMM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">V European Conference on Computational Fluid Dynamics (ECCOMAS CFD 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679122v1</w:t>
+                <w:t xml:space="preserve">hal-00679115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Benchmark of Turbulence modelling in Gas Turbine Rotor-Stator System</w:t>
               </w:r>
@@ -7644,51 +7644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order LES benchmarking in confined rotating disk flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7791,51 +7791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Internationales de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. pp.Article n°125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7873,51 +7873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d'un écoulement de convection mixte en aval d'une marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7968,51 +7968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order LES benchmarking in confined rotor-stator flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8070,230 +8070,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL INVESTIGATION OF TURBULENT AIR FLOW BEHAVIOUR IN A ROTOR-STATOR CAVITY</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bois</w:t>
+                <w:t xml:space="preserve">Simulation numérique directe des écoulements rotor-stator en cavité annulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Turbomachinery Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Graz, Austria. pp.Article n°52</w:t>
+              <w:t xml:space="preserve">19ième congrès de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400624v1</w:t>
+                <w:t xml:space="preserve">hal-00433135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique directe des écoulements rotor-stator en cavité annulaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Serre</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL INVESTIGATION OF TURBULENT AIR FLOW BEHAVIOUR IN A ROTOR-STATOR CAVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Debuchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ième congrès de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, France. pp.1</w:t>
+              <w:t xml:space="preserve">European Turbomachinery Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Graz, Austria. pp.Article n°52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433135v1</w:t>
+                <w:t xml:space="preserve">hal-00400624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined Analytical Experimental and Numerical Investigation of Turbulent Air Flow Behaviour in a Rotor-Stator cavity</w:t>
               </w:r>
@@ -8508,51 +8508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Euromech Fluid Mechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8787,152 +8787,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les écoulements de disque tournant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation d'écoulements transitionnels et turbulents en cavités rotor-stator avec transferts de chaleur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Launder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire des Ecoles Centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, les Embiez, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170129v1</w:t>
+                <w:t xml:space="preserve">hal-00170259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité d'une couche de cisaillement au-dessus d'un disque en rotation</w:t>
               </w:r>
@@ -8994,541 +8977,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'écoulements transitionnels et turbulents en cavités rotor-stator avec transferts de chaleur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Eddy Simulation and experimentation in an enclosed rotor-stator flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brian Launder</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, les Embiez, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170259v1</w:t>
+                <w:t xml:space="preserve">hal-00170262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation and experimentation in an enclosed rotor-stator flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent Von Karman Swirling Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schiestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">11th EUROMECH European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.547-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170262v1</w:t>
+                <w:t xml:space="preserve">hal-00170257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Von Karman Swirling Flows</w:t>
+                <w:t xml:space="preserve">Sur les écoulements de disque tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EUROMECH European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.547-549</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire des Ecoles Centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170257v1</w:t>
+                <w:t xml:space="preserve">hal-00170129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled numerical/experimental investigation of a turbulent rotor-stator flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent Von Kármán flow between two counter-rotating disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schiestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ISAIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.ISAIF8-006</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.141-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170266v1</w:t>
+                <w:t xml:space="preserve">hal-00170265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Von Kármán flow between two counter-rotating disks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coupled numerical/experimental investigation of a turbulent rotor-stator flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Monchaux</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ISAIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.141-150</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.ISAIF8-006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170265v1</w:t>
+                <w:t xml:space="preserve">hal-00170266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence characteristics of the Bödewadt layer in a large shrouded rotor-stator system</w:t>
               </w:r>
@@ -9874,273 +9874,273 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.246-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015692v1</w:t>
+                <w:t xml:space="preserve">hal-00015676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence modelling and measurements in a rotor-stator system with throughflow</w:t>
+                <w:t xml:space="preserve">Study of the entrainment coefficient of the fluid in a rotor-stator cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC International Symposium on Engineering Turbulence Modelling and Measurements - ETMM6 -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Villasimius, Italy</w:t>
+              <w:t xml:space="preserve">6th European Conference on Turbomachinery : Fluid Dynamics and Thermodynamics, ETC6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015697v1</w:t>
+                <w:t xml:space="preserve">hal-00015692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the entrainment coefficient of the fluid in a rotor-stator cavity</w:t>
+                <w:t xml:space="preserve">Turbulence modelling and measurements in a rotor-stator system with throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schiestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.246-256</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERCOFTAC International Symposium on Engineering Turbulence Modelling and Measurements - ETMM6 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Villasimius, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015676v1</w:t>
+                <w:t xml:space="preserve">hal-00015697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulements tournants : de Batchelor à Stewartson</w:t>
               </w:r>
@@ -10316,51 +10316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10619,51 +10619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10707,51 +10707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10795,51 +10795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11189,103 +11189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet entrefer moteur: Caractérisation des écoulements et des transferts thermiques dans l'entrefer entre un cylindre fixe et un cylindre tournant soumis ou non à un flux axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 30017596-3, Aix-Marseille Université. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11320,77 +11320,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet entrefer moteur : Caractérisation des écoulements dans l'entrefer entre un cylindre fixe et un cylindre tournant soumis ou non à un flux axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11941,51 +11941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109837" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Cheayb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D 'Ortona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Aidoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.07.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.12.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Sahoo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Labropulu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2015-0025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oguic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.08.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HNH0KGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ait-Moussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahmane Ghezal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajfd.20150501.02" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/253504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Abbasbandy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.11.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.05.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ6R3S0H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2014-14167-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguic Romain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10483-013-1760-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7CA0E7CD8E9EBA2FE610B0F6817D19F8C66CF97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Soghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bianchini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pell&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shevchuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.11.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Duy Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.10.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.02.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noele Peres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.04.033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1298-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dahlberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-011-9345-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.07.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Launder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-121108-145514" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Haddadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2010.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.v37.i4.40" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2009.01.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156859" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Nour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debuchy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/635138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schiestel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.07.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2088029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-007-9083-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ML587FP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;verac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759530" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020113v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.01.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV9ZV3TG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.08.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1949645" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004002046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5W5JC8X8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007147" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XX5KB0JC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7PJCXPW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewevre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20847" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019023005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D&#8217;ortona" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Friess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guillerm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678919v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679104v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Innocenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Facchini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678911v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400626v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poncet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Barrios" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400624v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433163v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170095v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170262v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170257v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170265v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014547v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015692v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015676v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015688v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015686v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013378v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodrow L. Shew" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq-Guarente" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098559v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010993v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098553v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109837" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Cheayb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D 'Ortona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Aidoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.07.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Sahoo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Labropulu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2015-0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oguic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.08.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HNH0KGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.12.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ait-Moussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahmane Ghezal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajfd.20150501.02" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/253504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Abbasbandy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.11.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.05.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ6R3S0H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2014-14167-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguic Romain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10483-013-1760-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7CA0E7CD8E9EBA2FE610B0F6817D19F8C66CF97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Soghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bianchini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pell&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shevchuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.11.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Duy Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.10.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.02.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noele Peres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.04.033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1298-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dahlberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-011-9345-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.07.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Launder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-121108-145514" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Haddadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2010.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.v37.i4.40" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2009.01.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156859" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Nour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debuchy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/635138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schiestel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.07.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2088029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-007-9083-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ML587FP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;verac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759530" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020113v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.01.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV9ZV3TG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.08.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1949645" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XX5KB0JC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014805v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004002046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5W5JC8X8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7PJCXPW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewevre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20847" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019023005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D&#8217;ortona" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Friess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guillerm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678919v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679104v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Innocenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Facchini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678911v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400626v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poncet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Barrios" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433163v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170095v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170129v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170265v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014547v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015676v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015697v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015688v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015686v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013378v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodrow L. Shew" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq-Guarente" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098559v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010993v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098553v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>