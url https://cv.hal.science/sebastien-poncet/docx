--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -2563,330 +2563,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The legacy of Henri Victor Regnault in the arts and sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order Large Eddy Simulations of Confined Rotor-Stator Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Dahlberg</w:t>
+                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts and Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-011-9345-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678894v1</w:t>
+                <w:t xml:space="preserve">hal-00678841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order Large Eddy Simulations of Confined Rotor-Stator Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
+                <w:t xml:space="preserve">Flow and heat transfer of a third grade fluid past an exponentially stretching sheet with partial slip boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 88, pp.63-75. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.5010-5019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-011-9345-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678841v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and heat transfer of a third grade fluid past an exponentially stretching sheet with partial slip boundary condition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The legacy of Henri Victor Regnault in the arts and sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Dahlberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Arts and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (13), pp.377-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678884v1</w:t>
+                <w:t xml:space="preserve">hal-00678894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order Large Eddy Simulations of Confined Rotor-Stator Flows</w:t>
               </w:r>
@@ -2911,87 +2911,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88, pp.63-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10494-011-9345-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822030v1</w:t>
@@ -3295,222 +3295,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order LES of turbulent heat transfer in a rotor–stator cavity</w:t>
+                <w:t xml:space="preserve">Revisiting the two first instabilities of the flow in an annular rotor-stator cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30, pp.590-601. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.064106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2009.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3156859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409169v1</w:t>
+                <w:t xml:space="preserve">hal-00418838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the two first instabilities of the flow in an annular rotor-stator cavity</w:t>
+                <w:t xml:space="preserve">High-order LES of turbulent heat transfer in a rotor–stator cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21, pp.064106. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.590-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3156859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2009.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418838v1</w:t>
+                <w:t xml:space="preserve">hal-00409169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined analytical, experimental and numerical investigation of turbulent air flow behaviour in a rotor-stator cavity</w:t>
               </w:r>
@@ -3925,51 +3925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional turbulent boundary layer in a shrouded rotating system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80 (1), pp.107-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4208,221 +4208,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuils d'instabilité des écoulements de type rotor-stator avec flux axial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulence characteristics of the Bödewadt layer in a large enclosed rotor-stator system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 334 (2), pp.123-128. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (5), pp.Art. 055104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2204049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020113v1</w:t>
+                <w:t xml:space="preserve">hal-00085093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence characteristics of the Bödewadt layer in a large enclosed rotor-stator system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seuils d'instabilité des écoulements de type rotor-stator avec flux axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334 (2), pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2204049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00085093v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of heat transfer and fluid flow in rotor-stator cavities with throughflow</w:t>
               </w:r>
@@ -4692,289 +4692,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossflow instability in rotor-stator flows with axial inward throughflow</w:t>
+                <w:t xml:space="preserve">Turbulent rotating disk flow with inward throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 545, pp.281 - 289. </w:t>
+              <w:t xml:space="preserve">, 2005, 522, pp.253-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112005007147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112004002046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015618v1</w:t>
+                <w:t xml:space="preserve">hal-00014805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent rotating disk flow with inward throughflow</w:t>
+                <w:t xml:space="preserve">Crossflow instability in rotor-stator flows with axial inward throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 522, pp.253-262. </w:t>
+              <w:t xml:space="preserve">, 2005, 545, pp.281 - 289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112004002046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112005007147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014805v1</w:t>
+                <w:t xml:space="preserve">hal-00015618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement turbulent dans une cavité rotor-stator fermée de grand rapport d'aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 333, pp.783-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5046,51 +5046,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un nouveau procédé de stockage de l'énergie par compression de CO2 intensifié par adsorption modulée par pression</w:t>
+                <w:t xml:space="preserve">From Hydrogen to CO₂: Applying Adsorption-Based Gas Storage Technologies to Enhance Compressed Gas Energy Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
@@ -5121,97 +5121,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">International Conference on Green Hydrogen (ICGH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International University of Rabat, Morocco, Dec 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104258v1</w:t>
+                <w:t xml:space="preserve">hal-05104246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Hydrogen to CO₂: Applying Adsorption-Based Gas Storage Technologies to Enhance Compressed Gas Energy Storage Systems</w:t>
+                <w:t xml:space="preserve">Développement d'un nouveau procédé de stockage de l'énergie par compression de CO2 intensifié par adsorption modulée par pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
@@ -5242,73 +5242,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Green Hydrogen (ICGH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International University of Rabat, Morocco, Dec 2024, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104246v1</w:t>
+                <w:t xml:space="preserve">hal-05104258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic simulation of a compressed CO2 energy storage system</w:t>
               </w:r>
@@ -7238,77 +7238,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order LES benchmarking of confined rotor-stator flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7683,64 +7683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference for Aerospace Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7981,51 +7981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order LES benchmarking in confined rotor-stator flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8070,230 +8070,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique directe des écoulements rotor-stator en cavité annulaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Serre</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL INVESTIGATION OF TURBULENT AIR FLOW BEHAVIOUR IN A ROTOR-STATOR CAVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Debuchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ième congrès de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, France. pp.1</w:t>
+              <w:t xml:space="preserve">European Turbomachinery Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Graz, Austria. pp.Article n°52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433135v1</w:t>
+                <w:t xml:space="preserve">hal-00400624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL INVESTIGATION OF TURBULENT AIR FLOW BEHAVIOUR IN A ROTOR-STATOR CAVITY</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bois</w:t>
+                <w:t xml:space="preserve">Simulation numérique directe des écoulements rotor-stator en cavité annulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Turbomachinery Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Graz, Austria. pp.Article n°52</w:t>
+              <w:t xml:space="preserve">19ième congrès de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400624v1</w:t>
+                <w:t xml:space="preserve">hal-00433135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined Analytical Experimental and Numerical Investigation of Turbulent Air Flow Behaviour in a Rotor-Stator cavity</w:t>
               </w:r>
@@ -9527,51 +9527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence characteristics of the Bödewadt layer in a large shrouded rotor-stator system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Turbulence and Interactions TI2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10492,51 +10492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France South Pilot Centre - Main activities of the MSNM-GP laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11941,51 +11941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109837" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Cheayb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D 'Ortona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Aidoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.07.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Sahoo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Labropulu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2015-0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oguic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.08.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HNH0KGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.12.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ait-Moussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahmane Ghezal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajfd.20150501.02" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/253504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Abbasbandy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.11.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.05.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ6R3S0H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2014-14167-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguic Romain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10483-013-1760-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7CA0E7CD8E9EBA2FE610B0F6817D19F8C66CF97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Soghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bianchini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pell&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shevchuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.11.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Duy Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.10.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.02.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noele Peres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.04.033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1298-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dahlberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-011-9345-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.07.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Launder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-121108-145514" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Haddadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2010.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.v37.i4.40" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2009.01.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156859" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Nour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debuchy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/635138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schiestel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.07.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2088029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-007-9083-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ML587FP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;verac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759530" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020113v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.01.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV9ZV3TG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085093v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.08.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1949645" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007147" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XX5KB0JC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014805v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004002046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5W5JC8X8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7PJCXPW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewevre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20847" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019023005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D&#8217;ortona" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Friess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guillerm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678919v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679104v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Innocenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Facchini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678911v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400626v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poncet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Barrios" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433163v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170095v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170129v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170265v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014547v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015676v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015697v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015688v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015686v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013378v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodrow L. Shew" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq-Guarente" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098559v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010993v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098553v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109837" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Cheayb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D 'Ortona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Aidoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.07.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Sahoo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Labropulu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2015-0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oguic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.08.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HNH0KGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.12.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ait-Moussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahmane Ghezal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajfd.20150501.02" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/253504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Abbasbandy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.11.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.05.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ6R3S0H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2014-14167-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguic Romain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10483-013-1760-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7CA0E7CD8E9EBA2FE610B0F6817D19F8C66CF97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Soghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bianchini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pell&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shevchuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.11.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Duy Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.10.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.02.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noele Peres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.04.033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1298-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-011-9345-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.07.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dahlberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Launder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-121108-145514" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Haddadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2010.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.v37.i4.40" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156859" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2009.01.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Nour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debuchy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/635138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schiestel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.07.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2088029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-007-9083-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ML587FP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;verac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759530" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020113v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.01.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV9ZV3TG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.08.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1949645" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004002046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5W5JC8X8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007147" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XX5KB0JC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7PJCXPW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewevre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20847" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019023005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D&#8217;ortona" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Friess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guillerm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678919v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679104v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Innocenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Facchini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678911v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400626v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poncet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Barrios" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400624v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433163v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170095v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170129v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170265v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014547v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015676v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015697v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015688v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015686v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013378v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodrow L. Shew" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq-Guarente" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098559v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010993v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098553v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>