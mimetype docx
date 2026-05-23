--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -84,4951 +84,5068 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Adsorbent Materials for Small-Scale Compressed CO2 Energy Storage Using Pressure Swing Adsorption</w:t>
+                <w:t xml:space="preserve">Experimental study of a compressed carbon dioxide energy storage system under different phases: Focus on reservoirs’ dynamic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Ghawche</w:t>
+                <w:t xml:space="preserve">Florent Dewevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Grekov</w:t>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lacroix</w:t>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.119732⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 355, pp.121271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2026.121271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178607v1</w:t>
+                <w:t xml:space="preserve">hal-05624851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Eulerian–Eulerian Multiphase Frost model and solidification and melting model to predict the cooling performance of subcooled eutectic plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of Adsorbent Materials for Small-Scale Compressed CO2 Energy Storage Using Pressure Swing Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Ghawche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihyuk Jeong</w:t>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109837⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 143, pp.119732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.119732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408762v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimental validation of a small-scale trigenerative compressed air energy storage system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Eulerian–Eulerian Multiphase Frost model and solidification and melting model to predict the cooling performance of subcooled eutectic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihyuk Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Cheayb</w:t>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+                <w:t xml:space="preserve">Jocelyn Bonjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.222⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384256v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of synthetic mucus for airway clearance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and experimental validation of a small-scale trigenerative compressed air energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Cheayb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lafforgue</w:t>
+                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Seyssiecq</w:t>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.36251⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239, pp.1371-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678912v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immersed boundary-lattice Boltzmann method for single- and multi-component fluid flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological properties of synthetic mucus for airway clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Isabelle Seyssiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 304, pp.424-440. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (2), pp.386 - 396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.36251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225681v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence modeling of a single-phase R134a supersonic ejector. Part 1: Numerical benchmark</w:t>
+                <w:t xml:space="preserve">An immersed boundary-lattice Boltzmann method for single- and multi-component fluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Croquer</w:t>
+                <w:t xml:space="preserve">Zhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto D 'Ortona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zine Aidoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (8), pp.140-152. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 304, pp.424-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2015.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300110v1</w:t>
+                <w:t xml:space="preserve">hal-01225681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of slip on the Von Kármán swirling flow and heat transfer in a porous medium</w:t>
+                <w:t xml:space="preserve">Turbulence modeling of a single-phase R134a supersonic ejector. Part 1: Numerical benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bikash Sahoo</w:t>
+                <w:t xml:space="preserve">Sergio Croquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fotini Labropulu</w:t>
+                <w:t xml:space="preserve">Zine Aidoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39 (2), pp.357-366. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (8), pp.140-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/tcsme-2015-0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2015.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300117v1</w:t>
+                <w:t xml:space="preserve">hal-01300110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallelized multidomain compact solver for incompressible turbulent flows in cylindrical geometries</w:t>
+                <w:t xml:space="preserve">Velocity and temperature measurements in a turbulent water-filled Taylor–Couette–Poiseuille system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Oguic</w:t>
+                <w:t xml:space="preserve">Adrien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.238-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299082v1</w:t>
+                <w:t xml:space="preserve">hal-01308638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity and temperature measurements in a turbulent water-filled Taylor–Couette–Poiseuille system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Aubert</w:t>
+                <w:t xml:space="preserve">Effects of slip on the Von Kármán swirling flow and heat transfer in a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
+                <w:t xml:space="preserve">Fotini Labropulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.238-247. </w:t>
+              <w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (2), pp.357-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/tcsme-2015-0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308638v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Co- and Counter-Taylor-Couette Flows: Influence of the Cavity Radius Ratio on the Appearance of Taylor Vortices</w:t>
+                <w:t xml:space="preserve">A parallelized multidomain compact solver for incompressible turbulent flows in cylindrical geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Ait-Moussa</w:t>
+                <w:t xml:space="preserve">Romain Oguic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelrahmane Ghezal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 300, pp.710-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5923/j.ajfd.20150501.02⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300130v1</w:t>
+                <w:t xml:space="preserve">hal-01299082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suction/Injection Effects on the Swirling Flow of a Reiner-Rivlin Fluid near a Rough Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bikash Sahoo</w:t>
+                <w:t xml:space="preserve">Numerical Simulations of Co- and Counter-Taylor-Couette Flows: Influence of the Cavity Radius Ratio on the Appearance of Taylor Vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Ait-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fotini Labropulu</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahmane Ghezal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hindawi Publishing Corporation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/253504⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5923/j.ajfd.20150501.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100098v1</w:t>
+                <w:t xml:space="preserve">hal-01300130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief note on the computation of the Bödewadt flow with Navier slip boundary conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Suction/Injection Effects on the Swirling Flow of a Reiner-Rivlin Fluid near a Rough Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotini Labropulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hindawi Publishing Corporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, Article ID 253504, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/253504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.11.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00976676v1</w:t>
+                <w:t xml:space="preserve">hal-01100098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the flow stability in a high aspect ratio Taylor–Couette system submitted to a radial temperature gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
+                <w:t xml:space="preserve">A brief note on the computation of the Bödewadt flow with Navier slip boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saied Abbasbandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 101, pp.15-26. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 90, pp.133-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.05.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01083054v1</w:t>
+                <w:t xml:space="preserve">hal-00976676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stability of a thin water layer over a rotating disk revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of the flow stability in a high aspect ratio Taylor–Couette system submitted to a radial temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/i2014-14167-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083053v1</w:t>
+                <w:t xml:space="preserve">hal-01083054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of Taylor-Couette-Poiseuille flows in a narrow-gap system</w:t>
+                <w:t xml:space="preserve">The stability of a thin water layer over a rotating disk revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oguic Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 129, pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/i2014-14167-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4899196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083052v1</w:t>
+                <w:t xml:space="preserve">hal-01083053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blasius flow and heat transfer of fourth-grade fluid with slip</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large eddy simulations of Taylor-Couette-Poiseuille flows in a narrow-gap system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguic Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (10), pp.105108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4899196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10483-013-1760-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00975631v1</w:t>
+                <w:t xml:space="preserve">hal-01083052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Couette-Taylor flows with endwall effects: a numerical benchmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blasius flow and heat transfer of fourth-grade fluid with slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cosimo Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (12), pp.1465-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10483-013-1760-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.05.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00975636v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of fluid flow and convective heat transfer within rotating disk cavities with impinging jet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent Couette-Taylor flows with endwall effects: a numerical benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Harmand</w:t>
+                <w:t xml:space="preserve">Riccardo da Soghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pellé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Igor Shevchuk</w:t>
+                <w:t xml:space="preserve">Cosimo Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.11.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975626v1</w:t>
+                <w:t xml:space="preserve">hal-00975636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent impinging jet flow into an unshrouded rotor-stator system: Hydrodynamics and heat transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of fluid flow and convective heat transfer within rotating disk cavities with impinging jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Shevchuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.10.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976669v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of slip on steady Bödewadt flow of a non-Newtonian fluid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent impinging jet flow into an unshrouded rotor-stator system: Hydrodynamics and heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo da Soghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Nonlinear Science Numerical Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.719-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2012.02.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00822028v1</w:t>
+                <w:t xml:space="preserve">hal-00976669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D pseudospectral method for cylindrical coordinates. Application to the simulations of rotating cavity flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noele Peres</w:t>
+                <w:t xml:space="preserve">Effects of slip on steady Bödewadt flow of a non-Newtonian fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 231, pp.6290-6305. </w:t>
+              <w:t xml:space="preserve">Communication Nonlinear Science Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.4181-4191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2012.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822026v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV measurements of an air jet impinging on an open rotor-stator system</w:t>
+                <w:t xml:space="preserve">A 3D pseudospectral method for cylindrical coordinates. Application to the simulations of rotating cavity flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Souad Harmand</w:t>
+                <w:t xml:space="preserve">Noele Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-012-1298-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 231, pp.6290-6305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822034v1</w:t>
+                <w:t xml:space="preserve">hal-00822026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order Large Eddy Simulations of Confined Rotor-Stator Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
+                <w:t xml:space="preserve">PIV measurements of an air jet impinging on an open rotor-stator system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 88, pp.63-75. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.401-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-011-9345-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-012-1298-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678841v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and heat transfer of a third grade fluid past an exponentially stretching sheet with partial slip boundary condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bikash Sahoo</w:t>
+                <w:t xml:space="preserve">High-order Large Eddy Simulations of Confined Rotor-Stator Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.07.015⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-011-9345-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678884v1</w:t>
+                <w:t xml:space="preserve">hal-00678841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The legacy of Henri Victor Regnault in the arts and sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow and heat transfer of a third grade fluid past an exponentially stretching sheet with partial slip boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Dahlberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts and Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.5010-5019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678894v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order Large Eddy Simulations of Confined Rotor-Stator Flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The legacy of Henri Victor Regnault in the arts and sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bontoux</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Dahlberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Arts and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (13), pp.377-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822030v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar, transitional, and turbulent flows in rotor-stator cavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Launder</w:t>
+                <w:t xml:space="preserve">High-order Large Eddy Simulations of Confined Rotor-Stator Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-fluid-121108-145514⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-011-9345-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678846v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of fluid flow and heat transfer in a narrow Taylor-Couette-Poiseuille system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar, transitional, and turbulent flows in rotor-stator cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Launder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2010.08.003⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (1), pp.229-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-fluid-121108-145514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678877v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature effects on the instabilities of Batchelor rotating disk flows</w:t>
+                <w:t xml:space="preserve">Numerical modeling of fluid flow and heat transfer in a narrow Taylor-Couette-Poiseuille system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/InterJFluidMechRes.v37.i4.40⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32, pp.128-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2010.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678851v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the two first instabilities of the flow in an annular rotor-stator cavity</w:t>
+                <w:t xml:space="preserve">Curvature effects on the instabilities of Batchelor rotating disk flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fluid Mechanics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (4), pp.343-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/InterJFluidMechRes.v37.i4.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3156859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00418838v1</w:t>
+                <w:t xml:space="preserve">hal-00678851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order LES of turbulent heat transfer in a rotor–stator cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30, pp.590-601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2009.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined analytical, experimental and numerical investigation of turbulent air flow behaviour in a rotor-stator cavity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the two first instabilities of the flow in an annular rotor-stator cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bois</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2009065⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.064106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3156859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412203v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence Modeling of Torsional Couette Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Haddadi</w:t>
+                <w:t xml:space="preserve">A Combined analytical, experimental and numerical investigation of turbulent air flow behaviour in a rotor-stator cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Debuchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2008/635138⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3-4), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2009065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356495v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence modeling of the Von Karman flow: viscous and inertial stirrings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulence Modeling of Torsional Couette Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (1), pp.62-74. </w:t>
+              <w:t xml:space="preserve">International Journal of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008, pp.Article ID 635138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2007.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2008/635138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202922v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois analytiques pour les écoulements en cavité rotor-stator</w:t>
+                <w:t xml:space="preserve">Turbulence modeling of the Von Karman flow: viscous and inertial stirrings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schiestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca:2088029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (1), pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2007.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297731v1</w:t>
+                <w:t xml:space="preserve">hal-00202922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional turbulent boundary layer in a shrouded rotating system</w:t>
+                <w:t xml:space="preserve">Lois analytiques pour les écoulements en cavité rotor-stator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-007-9083-5⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (3), pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2088029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00192950v1</w:t>
+                <w:t xml:space="preserve">hal-00297731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-layer instability in a rotating system</w:t>
+                <w:t xml:space="preserve">Three-dimensional turbulent boundary layer in a shrouded rotating system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (1), pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-007-9083-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085998v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation and measurements of turbulent enclosed rotor-stator flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear-layer instability in a rotating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.85-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170072v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence characteristics of the Bödewadt layer in a large enclosed rotor-stator system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
+                <w:t xml:space="preserve">Large eddy simulation and measurements of turbulent enclosed rotor-stator flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (5), pp.Art. 055104. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 19 (8), pp.085113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2759530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2204049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00085093v1</w:t>
+                <w:t xml:space="preserve">hal-00170072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuils d'instabilité des écoulements de type rotor-stator avec flux axial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulence characteristics of the Bödewadt layer in a large enclosed rotor-stator system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.01.007⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (5), pp.Art. 055104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2204049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00020113v1</w:t>
+                <w:t xml:space="preserve">hal-00085093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of heat transfer and fluid flow in rotor-stator cavities with throughflow</w:t>
+                <w:t xml:space="preserve">Seuils d'instabilité des écoulements de type rotor-stator avec flux axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Schiestel</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334 (2), pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.08.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00170087v1</w:t>
+                <w:t xml:space="preserve">hal-00020113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batchelor versus Stewartson flow structures in a rotor-stator cavity with throughflow</w:t>
+                <w:t xml:space="preserve">Numerical modeling of heat transfer and fluid flow in rotor-stator cavities with throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50, pp.1528-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.08.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014543v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal flow in a rotor-stator cavity</w:t>
+                <w:t xml:space="preserve">Batchelor versus Stewartson flow structures in a rotor-stator cavity with throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17(7), published online 13 July</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014545v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent rotating disk flow with inward throughflow</w:t>
+                <w:t xml:space="preserve">Centrifugal flow in a rotor-stator cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schiestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112004002046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127, n° 4, pp.787-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1949645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00014805v1</w:t>
+                <w:t xml:space="preserve">hal-00014545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossflow instability in rotor-stator flows with axial inward throughflow</w:t>
+                <w:t xml:space="preserve">Turbulent rotating disk flow with inward throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 545, pp.281 - 289. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 522, pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112004002046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112005007147⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00015618v1</w:t>
+                <w:t xml:space="preserve">hal-00014805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crossflow instability in rotor-stator flows with axial inward throughflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 545, pp.281 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112005007147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecoulement turbulent dans une cavité rotor-stator fermée de grand rapport d'aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 333, pp.783-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2005.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5038,5424 +5155,5424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Hydrogen to CO₂: Applying Adsorption-Based Gas Storage Technologies to Enhance Compressed Gas Energy Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Grekov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Green Hydrogen (ICGH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International University of Rabat, Morocco, Dec 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un nouveau procédé de stockage de l'énergie par compression de CO2 intensifié par adsorption modulée par pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Grekov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic simulation of a compressed CO2 energy storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dewevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Society for Mechanical Engineering International Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sherbrooke, Canada. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17118/11143/20847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Optimisation of a Trigenerative Small Scale Compressed Air Energy Storage System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Cheayb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEEBI 2019: Symposium on Energy Efficiency in Buildings and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CANCAM 2019: 27th Canadian Congress of Applied Mechanics, May 2019, Sherbrooke, Quebec, Canada. pp.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings2019023005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metachronal waves formation in 3D cilia arrays immersed in a two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto D’ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire : vers un poumon numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Metachronal waves in epithelium cilia to transport bronchial mucus in airways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto D’ortona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umberto D’ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85e Congrés de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">68th annual DFD Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705639v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metachronal waves in epithelium cilia to transport bronchial mucus in airways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire : vers un poumon numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto D’ortona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th annual DFD Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t>
+              <w:t xml:space="preserve">85e Congrés de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705569v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metachronal wave formation in 3D cilia arrays immersed in a two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto D’ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de la clairance mucociliaire: vers un poumon numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto D’ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85e Congrès de l'ACFAS - Enjeux de la recherche 11 : Le calcul informatique de pointe pour l'avancement des connaissances et l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Turbulent Flow Inside a Simplified Stage of High-Pressure Compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Oguic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of metachronal waves in cilia arrays: a hydrodynamic mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics (ICTAM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EXTENSIVE STUDY ON LES, RANS AND HYBRID RANS/LES SIMULATION OF A ă NARROW-GAP OPEN TAYLOR-COUETTE FLOW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE ASME FLUIDS ENGINEERING DIVISION SUMMER MEETING - ă 2014, VOL 1A: SYMPOSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSFERTS DE CHALEUR ET DE MASSE PAR JET IMPACTANT DANS UN SYSTEME DISCOIDE ROTOR-STATOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien Duy Nguyen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and Mass Transfer in turbulent Taylor-Couette flows with an axial throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multidomaine pseudospectrale pour la résolution des équations de Navier-Stokes en géométrie cylindrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fontaine</w:t>
+                <w:t xml:space="preserve">Benchmark numérique des écoulements de Couette-Taylor turbulents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo da Soghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Serre</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679100v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark numérique des écoulements de Couette-Taylor turbulents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo da Soghe</w:t>
+                <w:t xml:space="preserve">Effets des conditions de glissement sur l'écoulement de Bodewadt d'un fluide de type Reiner-Rivlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679109v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des conditions de glissement sur l'écoulement de Bodewadt d'un fluide de type Reiner-Rivlin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bikash Sahoo</w:t>
+                <w:t xml:space="preserve">Approche multidomaine pseudospectrale pour la résolution des équations de Navier-Stokes en géométrie cylindrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679096v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition mechanisms to turbulence in a cylindrical rotor-stator cavity by pseudo-spectral simulations of Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noele Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, Complexity and Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement numérique de la singularité à l'axe pour les écoulements 3D en cavités tournantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noele Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical predictions of flow field in closed and opened Taylor-Couette cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo da Soghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference for Aerospace Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order LES benchmarking of confined rotor-stator flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
+                <w:t xml:space="preserve">NUMERICAL TREATMENT OF CYLINDRICAL COORDINATE SINGULARITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noele Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Int. ERCOFTAC symposium on Engineering Turbulence Modelling and Measurements (ETMM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">V European Conference on Computational Fluid Dynamics (ECCOMAS CFD 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679122v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL TREATMENT OF CYLINDRICAL COORDINATE SINGULARITIES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noele Peres</w:t>
+                <w:t xml:space="preserve">High-order LES benchmarking of confined rotor-stator flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V European Conference on Computational Fluid Dynamics (ECCOMAS CFD 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">8th Int. ERCOFTAC symposium on Engineering Turbulence Modelling and Measurements (ETMM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679115v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Benchmark of Turbulence modelling in Gas Turbine Rotor-Stator System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo da Soghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Andreini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME TURBO EXPO 2010: Power for Land, Sea &amp; Air (GT2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANS MODELING OF FLOW IN ROTATING CAVITY SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo da Soghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Facchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V European Conference on Computational Fluid Dynamics (ECCOMAS CFD 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order LES benchmarking in confined rotating disk flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference for Aerospace Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION DE LA TURBULENCE DANS UN SYSTEME DE TAYLOR-COUETTE DIFFERENTIELLEMENT CHAUFFE AVEC FLUX AXIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Internationales de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. pp.Article n°125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d'un écoulement de convection mixte en aval d'une marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Internationales de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. pp.article n°132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order LES benchmarking in confined rotor-stator flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large Eddy Simulation in Turbulence, Aeroacoustic and Combustion (LESTAC 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL INVESTIGATION OF TURBULENT AIR FLOW BEHAVIOUR IN A ROTOR-STATOR CAVITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Debuchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Turbomachinery Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Graz, Austria. pp.Article n°52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique directe des écoulements rotor-stator en cavité annulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ième congrès de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined Analytical Experimental and Numerical Investigation of Turbulent Air Flow Behaviour in a Rotor-Stator cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Debuchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Non-Isothermal Turbulent Rotor-Stator Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twelfth International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular and spiral waves in a Batchelor flow between a rotating and a stationary disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Euromech Fluid Mechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation and Measurements of Turbulent Rotor-Stator Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Large eddy simulation and measurements in a turbulent rotor-stator flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFD07 Meeting of The American Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Fifth International Symposium on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, München, Germany. pp.1269-1274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678928v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation and measurements in a turbulent rotor-stator flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulation and Measurements of Turbulent Rotor-Stator Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Symposium on Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, München, Germany. pp.1269-1274</w:t>
+              <w:t xml:space="preserve">DFD07 Meeting of The American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170095v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'écoulements transitionnels et turbulents en cavités rotor-stator avec transferts de chaleur.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Sur les écoulements de disque tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, les Embiez, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire des Ecoles Centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170259v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilité d'une couche de cisaillement au-dessus d'un disque en rotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation d'écoulements transitionnels et turbulents en cavités rotor-stator avec transferts de chaleur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schiestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Launder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, les Embiez, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170260v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation and experimentation in an enclosed rotor-stator flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instabilité d'une couche de cisaillement au-dessus d'un disque en rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170262v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Von Karman Swirling Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Eddy Simulation and experimentation in an enclosed rotor-stator flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Monchaux</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EUROMECH European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.547-549</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170257v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les écoulements de disque tournant</w:t>
+                <w:t xml:space="preserve">Turbulent Von Karman Swirling Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire des Ecoles Centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">11th EUROMECH European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.547-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170129v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Von Kármán flow between two counter-rotating disks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coupled numerical/experimental investigation of a turbulent rotor-stator flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Monchaux</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ISAIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.141-150</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.ISAIF8-006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170265v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled numerical/experimental investigation of a turbulent rotor-stator flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent Von Kármán flow between two counter-rotating disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schiestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ISAIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.ISAIF8-006</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Lyon, France. pp.141-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170266v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence characteristics of the Bödewadt layer in a large shrouded rotor-stator system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Randriamampianina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Turbulence and Interactions TI2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossflow instability in rotor-stator flows with throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Euromech Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of heat transfer and fluid flow in rotor-stator cavities with throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Euromech Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence modelling and measurements in a rotor-stator system with throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.761-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the entrainment coefficient of the fluid in a rotor-stator cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.246-256</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th European Conference on Turbomachinery : Fluid Dynamics and Thermodynamics, ETC6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015676v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the entrainment coefficient of the fluid in a rotor-stator cavity</w:t>
+                <w:t xml:space="preserve">Turbulence modelling and measurements in a rotor-stator system with throughflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schiestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Turbomachinery : Fluid Dynamics and Thermodynamics, ETC6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">ERCOFTAC International Symposium on Engineering Turbulence Modelling and Measurements - ETMM6 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Villasimius, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015692v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence modelling and measurements in a rotor-stator system with throughflow</w:t>
+                <w:t xml:space="preserve">Study of the entrainment coefficient of the fluid in a rotor-stator cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Villasimius, Italy</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.246-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015697v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulements tournants : de Batchelor à Stewartson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schiestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulements tournants : de Batchelor à Stewartson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Observer, Analyser, Modéliser, dans les milieux fluides complexes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of rotor-stator flows with centripetal fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of rotor-stator flows with centripetal fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress of Theoretical and Applied Mechanics, ICTAM 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10465,407 +10582,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France South Pilot Centre - Main activities of the MSNM-GP laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Ciraolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne de caractérisation des écoulements centrifuges et centripètes entre un disque fixe lisse et un disque tournant aileté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne de caractérisation des écoulements centrifuges entre un disque lisse fixe et un disque lisse tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne de caractérisation des écoulements centripètes aux travers d'ajutages supérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10875,218 +10992,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport efficiency of metachronal waves in 3d cilia arrays immersed in a two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto D 'Ortona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force measurements on rising bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodrow L. Shew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11096,494 +11213,494 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation rhéologique de mucus bronchiques synthétiques et leur transport par dépressions mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Seyssiecq-Guarente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 080931, Aix-Marseille Université. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet entrefer moteur: Caractérisation des écoulements et des transferts thermiques dans l'entrefer entre un cylindre fixe et un cylindre tournant soumis ou non à un flux axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 30017596-3, Aix-Marseille Université. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet entrefer moteur : Caractérisation des écoulements dans l'entrefer entre un cylindre fixe et un cylindre tournant soumis ou non à un flux axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur la caractérisation rhéologique du mucus bronchique. Etude bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Seyssiecq-Guarente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur la caractérisation rhéologique du mucus bronchique. Premiers résultats sur fluides modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Seyssiecq-Guarente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11593,100 +11710,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulements de type rotor-stator soumis à un flux axial: de Batchelor à Stewartson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Provence - Aix-Marseille I, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010993v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11696,105 +11813,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities, turbulence and heat transfer in confined rotating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluids mechanics [physics.class-ph]. Aix-Marseille Université, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01098553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11941,51 +12058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109837" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Cheayb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D 'Ortona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Aidoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.07.030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Sahoo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Labropulu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2015-0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oguic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.08.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HNH0KGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.12.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ait-Moussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahmane Ghezal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajfd.20150501.02" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/253504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Abbasbandy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.11.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.05.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ6R3S0H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2014-14167-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguic Romain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899196" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10483-013-1760-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7CA0E7CD8E9EBA2FE610B0F6817D19F8C66CF97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Soghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bianchini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pell&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shevchuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.11.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Duy Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.10.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.02.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noele Peres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.04.033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1298-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-011-9345-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.07.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dahlberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Launder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-121108-145514" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Haddadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2010.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.v37.i4.40" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156859" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2009.01.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Nour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debuchy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356495v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/635138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schiestel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.07.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2088029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-007-9083-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ML587FP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;verac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759530" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020113v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.01.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV9ZV3TG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.08.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1949645" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004002046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5W5JC8X8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007147" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XX5KB0JC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.08.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7PJCXPW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewevre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20847" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019023005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chateau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D&#8217;ortona" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Friess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guillerm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678919v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679104v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Innocenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679124v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Facchini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678911v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400626v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poncet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Barrios" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400624v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433163v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678928v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170095v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170129v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170265v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170268v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014547v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015676v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015697v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015688v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015686v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013378v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodrow L. Shew" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq-Guarente" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098559v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010993v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098553v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2026.121271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyuk Jeong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109837" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Cheayb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.222" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36251" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D 'Ortona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Croquer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Aidoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.07.030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.12.018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Sahoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Labropulu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2015-0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Oguic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.08.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HNH0KGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ait-Moussa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahmane Ghezal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ajfd.20150501.02" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/253504" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saied Abbasbandy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.11.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.05.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ6R3S0H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2014-14167-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguic Romain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10483-013-1760-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7CA0E7CD8E9EBA2FE610B0F6817D19F8C66CF97/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo da Soghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bianchini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pell&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shevchuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.11.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Duy Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.10.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.02.031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noele Peres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.04.033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1298-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-011-9345-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.07.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dahlberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Launder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-121108-145514" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Haddadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2010.08.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJFluidMechRes.v37.i4.40" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2009.01.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156859" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Nour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debuchy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/635138" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schiestel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2007.07.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2088029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-007-9083-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ML587FP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;verac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2759530" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204049" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV9ZV3TG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.08.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1949645" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004002046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5W5JC8X8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015618v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005007147" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XX5KB0JC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014718v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.08.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7PJCXPW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/20847" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384277v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019023005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chateau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto D&#8217;ortona" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705639v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707306v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Friess" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098569v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098555v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guillerm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678919v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679104v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679089v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679122v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Innocenti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679124v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Facchini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678911v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400626v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poncet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Barrios" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679090v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400624v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678942v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433163v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170095v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678928v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170129v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170259v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170260v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170262v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170257v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085153v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170268v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014547v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015697v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015676v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015693v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678937v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015690v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015688v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494742v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013378v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodrow L. Shew" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Seyssiecq-Guarente" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678890v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010993v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098553v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>