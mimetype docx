--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1605,533 +1605,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relação educativa e a ética no trabalho social à luz das concepções lacanianas da educação</w:t>
+                <w:t xml:space="preserve">Arguments en faveur d’une pratique fondée sur des données cliniques en travail social (Clinical Based Practice in Social Work)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estilos da Clinica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.83-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584519v1</w:t>
+                <w:t xml:space="preserve">hal-02377317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguments en faveur d’une pratique fondée sur des données cliniques en travail social (Clinical Based Practice in Social Work)</w:t>
+                <w:t xml:space="preserve">A relação educativa e a ética no trabalho social à luz das concepções lacanianas da educação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estilos da Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02377317v1</w:t>
+                <w:t xml:space="preserve">hal-01584519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif &amp;quot;Plus de maîtres que de classes&amp;quot; : bien-être et collectif à l’école</w:t>
+                <w:t xml:space="preserve">Enjeux de professionnalisation et de formation des troubles mentaux et psychosociaux dans la littérature spécialisée destinée aux travailleurs sociaux : le cas de la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Béziat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377255v1</w:t>
+                <w:t xml:space="preserve">hal-01584518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de professionnalisation et de formation des troubles mentaux et psychosociaux dans la littérature spécialisée destinée aux travailleurs sociaux : le cas de la maladie d’Alzheimer</w:t>
+                <w:t xml:space="preserve">Le dispositif &amp;quot;Plus de maîtres que de classes&amp;quot; : bien-être et collectif à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Béziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, (Varias 2019), [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584518v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autisme dans la presse spécialisée destinée aux travailleurs sociaux : évolution des discours, enjeux de pratique, de recherche et de formation</w:t>
+                <w:t xml:space="preserve">Le trouble déficitaire de l’attention avec hyperactivité dans la presse spécialisée destinée aux travailleurs sociaux: évolution des discours psychanalytiques et biomédicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Fricard</w:t>
+                <w:t xml:space="preserve">Magdalena Kohout-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°34, p.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.1219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584521v1</w:t>
+                <w:t xml:space="preserve">hal-01670218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trouble déficitaire de l’attention avec hyperactivité dans la presse spécialisée destinée aux travailleurs sociaux: évolution des discours psychanalytiques et biomédicaux</w:t>
+                <w:t xml:space="preserve">L’autisme dans la presse spécialisée destinée aux travailleurs sociaux : évolution des discours, enjeux de pratique, de recherche et de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Gonon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Fricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670218v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail social et santé mentale. La pratique éducative au risque de l’invention</w:t>
               </w:r>
@@ -3689,51 +3689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponnou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briffault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aragno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thom&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Timimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Batstra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. G&#248;tzsche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Haliday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Larose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054721989419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Niewiadomski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459319831331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dumas-Mallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(3).2019.R045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.116.0118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.064.0122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1521" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.4732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2017.1298244" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0083" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fricard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kohout-Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1219" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Villers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://champsocial.com/extrait-Le_travail_de_la_relation_La_recherche_en_travail_social_sant_dans_les_sciences_de_l_ducation,1321.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;loni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponnou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briffault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aragno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thom&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Timimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Batstra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. G&#248;tzsche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Haliday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Larose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054721989419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Niewiadomski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459319831331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dumas-Mallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(3).2019.R045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.116.0118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.064.0122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1521" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.4732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2017.1298244" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7167" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kohout-Diaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fricard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Villers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://champsocial.com/extrait-Le_travail_de_la_relation_La_recherche_en_travail_social_sant_dans_les_sciences_de_l_ducation,1321.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;loni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>