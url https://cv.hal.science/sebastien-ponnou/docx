--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -908,222 +908,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La couverture médiatique des observations scientifiques concernant les troubles mentaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches hybrides en travail social : analyse des productions scientifiques des pôles recherche, étude, formation en action sociale (PREFAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31188/CaJsm.2(3).2019.R045⟩</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Migrants : accueillir malgré tout, 4 (116), pp.118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.116.0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377258v1</w:t>
+                <w:t xml:space="preserve">hal-02377261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches hybrides en travail social : analyse des productions scientifiques des pôles recherche, étude, formation en action sociale (PREFAS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La couverture médiatique des observations scientifiques concernant les troubles mentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dumas-Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Clouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Migrants : accueillir malgré tout, 4 (116), pp.118-126. </w:t>
+              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.R45-R63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.116.0118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31188/CaJsm.2(3).2019.R045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377261v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit d’un partenariat institution-université pour produire des connaissances partagées</w:t>
               </w:r>
@@ -1194,187 +1194,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des troubles mentaux chez les étudiants éducateurs spécialisés: un analyseur des enjeux de formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autisme et politique : ouvrir le débat, éclairer les pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377356v1</w:t>
+                <w:t xml:space="preserve">hal-01584525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme et politique : ouvrir le débat, éclairer les pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales des troubles mentaux chez les étudiants éducateurs spécialisés: un analyseur des enjeux de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Prévention des addictions: regards pluriels, 5 (1), pp.143-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584525v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hyperactivité/TDAH : un analyseur de l’apport des neurosciences aux pratiques médiatiques, éducatives et à la formation des travailleurs sociaux</w:t>
               </w:r>
@@ -1514,624 +1514,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How French media have portrayed ADHD to the lay public and to social workers</w:t>
+                <w:t xml:space="preserve">Arguments en faveur d’une pratique fondée sur des données cliniques en travail social (Clinical Based Practice in Social Work)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.83-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17482631.2017.1298244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584517v1</w:t>
+                <w:t xml:space="preserve">hal-02377317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguments en faveur d’une pratique fondée sur des données cliniques en travail social (Clinical Based Practice in Social Work)</w:t>
+                <w:t xml:space="preserve">A relação educativa e a ética no trabalho social à luz das concepções lacanianas da educação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estilos da Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377317v1</w:t>
+                <w:t xml:space="preserve">hal-01584519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relação educativa e a ética no trabalho social à luz das concepções lacanianas da educação</w:t>
+                <w:t xml:space="preserve">How French media have portrayed ADHD to the lay public and to social workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estilos da Clinica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17482631.2017.1298244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584519v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de professionnalisation et de formation des troubles mentaux et psychosociaux dans la littérature spécialisée destinée aux travailleurs sociaux : le cas de la maladie d’Alzheimer</w:t>
+                <w:t xml:space="preserve">Le dispositif &amp;quot;Plus de maîtres que de classes&amp;quot; : bien-être et collectif à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Béziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, (Varias 2019), [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584518v1</w:t>
+                <w:t xml:space="preserve">hal-02377255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif &amp;quot;Plus de maîtres que de classes&amp;quot; : bien-être et collectif à l’école</w:t>
+                <w:t xml:space="preserve">Enjeux de professionnalisation et de formation des troubles mentaux et psychosociaux dans la littérature spécialisée destinée aux travailleurs sociaux : le cas de la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Béziat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02377255v1</w:t>
+                <w:t xml:space="preserve">hal-01584518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trouble déficitaire de l’attention avec hyperactivité dans la presse spécialisée destinée aux travailleurs sociaux: évolution des discours psychanalytiques et biomédicaux</w:t>
+                <w:t xml:space="preserve">L’autisme dans la presse spécialisée destinée aux travailleurs sociaux : évolution des discours, enjeux de pratique, de recherche et de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Kohout-Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gonon</w:t>
+                <w:t xml:space="preserve">Blandine Fricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670218v1</w:t>
+                <w:t xml:space="preserve">hal-01584521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autisme dans la presse spécialisée destinée aux travailleurs sociaux : évolution des discours, enjeux de pratique, de recherche et de formation</w:t>
+                <w:t xml:space="preserve">Le trouble déficitaire de l’attention avec hyperactivité dans la presse spécialisée destinée aux travailleurs sociaux: évolution des discours psychanalytiques et biomédicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Fricard</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kohout-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°34, p.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.1219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584521v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail social et santé mentale. La pratique éducative au risque de l’invention</w:t>
               </w:r>
@@ -2580,177 +2580,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'orientation clinique en Travail Social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques d'orientation clinique en travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Niewiadomski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 295 p., 2020, (Psycho-logiques), 978-2-343-19695-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307654v1</w:t>
+                <w:t xml:space="preserve">hal-02377254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'orientation clinique en travail social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques d'orientation clinique en Travail Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Niewiadomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 295 p., 2020, (Psycho-logiques), 978-2-343-19695-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377254v1</w:t>
+                <w:t xml:space="preserve">hal-04307654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail social à l’épreuve de la clinique psychanalytique</w:t>
               </w:r>
@@ -2886,337 +2886,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques d’orientation clinique en travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Ponnou; Richard Wittorski. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Niewiadomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champs social. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l'éducation. Actes du Colloque TRESSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ social éditions, pp.279-284, 2024, 979-10-346-0839-3</w:t>
+              <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 69-78, 2024, 979-10-346-0839-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741666v1</w:t>
+                <w:t xml:space="preserve">hal-04747725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d’orientation clinique en travail social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Champs social. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Ponnou; Richard Wittorski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 69-78, 2024, 979-10-346-0839-3</w:t>
+              <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l'éducation. Actes du Colloque TRESSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ social éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2024, 979-10-346-0839-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747725v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Ponnou; Richard Wittorski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l'éducation. Actes du Colloque TRESSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Champ social éditions, pp.279-284, 2024, 979-10-346-0839-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champ social éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04741655v1</w:t>
+                <w:t xml:space="preserve">hal-04741666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du Diplôme d’État d’Éducateur Spécialisé de 1967 à nos jours : un analyseur des enjeux d’universitarisation des formations en travail social</w:t>
               </w:r>
@@ -3689,51 +3689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponnou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briffault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aragno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thom&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Timimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Batstra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. G&#248;tzsche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Haliday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Larose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054721989419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Niewiadomski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459319831331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dumas-Mallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(3).2019.R045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.116.0118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.064.0122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1521" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.4732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2017.1298244" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7167" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kohout-Diaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fricard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Villers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://champsocial.com/extrait-Le_travail_de_la_relation_La_recherche_en_travail_social_sant_dans_les_sciences_de_l_ducation,1321.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;loni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponnou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briffault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aragno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thom&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Timimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Batstra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. G&#248;tzsche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Haliday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Larose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054721989419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Niewiadomski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459319831331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.116.0118" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dumas-Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(3).2019.R045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.064.0122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.4732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2017.1298244" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fricard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kohout-Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1219" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Villers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://champsocial.com/extrait-Le_travail_de_la_relation_La_recherche_en_travail_social_sant_dans_les_sciences_de_l_ducation,1321.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;loni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>