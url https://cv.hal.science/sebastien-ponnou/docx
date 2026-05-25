--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -908,222 +908,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches hybrides en travail social : analyse des productions scientifiques des pôles recherche, étude, formation en action sociale (PREFAS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La couverture médiatique des observations scientifiques concernant les troubles mentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dumas-Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Clouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.116.0118⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.R45-R63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31188/CaJsm.2(3).2019.R045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377261v1</w:t>
+                <w:t xml:space="preserve">hal-02377258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La couverture médiatique des observations scientifiques concernant les troubles mentaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches hybrides en travail social : analyse des productions scientifiques des pôles recherche, étude, formation en action sociale (PREFAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (3), pp.R45-R63. </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Migrants : accueillir malgré tout, 4 (116), pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31188/CaJsm.2(3).2019.R045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.116.0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377258v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit d’un partenariat institution-université pour produire des connaissances partagées</w:t>
               </w:r>
@@ -1194,187 +1194,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme et politique : ouvrir le débat, éclairer les pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales des troubles mentaux chez les étudiants éducateurs spécialisés: un analyseur des enjeux de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Prévention des addictions: regards pluriels, 5 (1), pp.143-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584525v1</w:t>
+                <w:t xml:space="preserve">hal-02377356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des troubles mentaux chez les étudiants éducateurs spécialisés: un analyseur des enjeux de formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autisme et politique : ouvrir le débat, éclairer les pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.1521⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02377356v1</w:t>
+                <w:t xml:space="preserve">hal-01584525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hyperactivité/TDAH : un analyseur de l’apport des neurosciences aux pratiques médiatiques, éducatives et à la formation des travailleurs sociaux</w:t>
               </w:r>
@@ -1514,105 +1514,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguments en faveur d’une pratique fondée sur des données cliniques en travail social (Clinical Based Practice in Social Work)</w:t>
+                <w:t xml:space="preserve">How French media have portrayed ADHD to the lay public and to social workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (3), pp.83-100. </w:t>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17482631.2017.1298244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377317v1</w:t>
+                <w:t xml:space="preserve">hal-01584517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A relação educativa e a ética no trabalho social à luz das concepções lacanianas da educação</w:t>
               </w:r>
@@ -1661,291 +1674,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How French media have portrayed ADHD to the lay public and to social workers</w:t>
+                <w:t xml:space="preserve">Arguments en faveur d’une pratique fondée sur des données cliniques en travail social (Clinical Based Practice in Social Work)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.83-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17482631.2017.1298244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584517v1</w:t>
+                <w:t xml:space="preserve">hal-02377317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif &amp;quot;Plus de maîtres que de classes&amp;quot; : bien-être et collectif à l’école</w:t>
+                <w:t xml:space="preserve">Enjeux de professionnalisation et de formation des troubles mentaux et psychosociaux dans la littérature spécialisée destinée aux travailleurs sociaux : le cas de la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Béziat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377255v1</w:t>
+                <w:t xml:space="preserve">hal-01584518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de professionnalisation et de formation des troubles mentaux et psychosociaux dans la littérature spécialisée destinée aux travailleurs sociaux : le cas de la maladie d’Alzheimer</w:t>
+                <w:t xml:space="preserve">Le dispositif &amp;quot;Plus de maîtres que de classes&amp;quot; : bien-être et collectif à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Béziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, (Varias 2019), [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584518v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autisme dans la presse spécialisée destinée aux travailleurs sociaux : évolution des discours, enjeux de pratique, de recherche et de formation</w:t>
               </w:r>
@@ -2580,177 +2580,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'orientation clinique en travail social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques d'orientation clinique en Travail Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Niewiadomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 295 p., 2020, (Psycho-logiques), 978-2-343-19695-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377254v1</w:t>
+                <w:t xml:space="preserve">hal-04307654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'orientation clinique en Travail Social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques d'orientation clinique en travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ponnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Niewiadomski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 295 p., 2020, (Psycho-logiques), 978-2-343-19695-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307654v1</w:t>
+                <w:t xml:space="preserve">hal-02377254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail social à l’épreuve de la clinique psychanalytique</w:t>
               </w:r>
@@ -2886,337 +2886,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d’orientation clinique en travail social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wittorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Champs social. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Ponnou; Richard Wittorski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 69-78, 2024, 979-10-346-0839-3</w:t>
+              <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l'éducation. Actes du Colloque TRESSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.279-284, 2024, 979-10-346-0839-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747725v1</w:t>
+                <w:t xml:space="preserve">hal-04741666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques d’orientation clinique en travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Ponnou; Richard Wittorski. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Niewiadomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champs social. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l'éducation. Actes du Colloque TRESSE</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-14, 2024, 979-10-346-0839-3</w:t>
+              <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 69-78, 2024, 979-10-346-0839-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741655v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wittorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ponnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Ponnou; Richard Wittorski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l'éducation. Actes du Colloque TRESSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Champ social éditions, pp.279-284, 2024, 979-10-346-0839-3</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ social éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2024, 979-10-346-0839-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741666v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du Diplôme d’État d’Éducateur Spécialisé de 1967 à nos jours : un analyseur des enjeux d’universitarisation des formations en travail social</w:t>
               </w:r>
@@ -3689,51 +3689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponnou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briffault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aragno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thom&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Timimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Batstra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. G&#248;tzsche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Haliday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Larose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054721989419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Niewiadomski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459319831331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.116.0118" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dumas-Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(3).2019.R045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.064.0122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.4732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2017.1298244" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fricard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kohout-Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1219" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Villers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://champsocial.com/extrait-Le_travail_de_la_relation_La_recherche_en_travail_social_sant_dans_les_sciences_de_l_ducation,1321.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;loni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponnou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briffault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aragno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thom&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.12.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ponnou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aragno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Timimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Batstra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. G&#248;tzsche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Haliday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Larose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clouse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054721989419" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Niewiadomski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363459319831331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dumas-Mallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(3).2019.R045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.116.0118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.064.0122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1521" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.4732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2017.1298244" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0083" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7167" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fricard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kohout-Diaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1219" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Agraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Villers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04741655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https://champsocial.com/extrait-Le_travail_de_la_relation_La_recherche_en_travail_social_sant_dans_les_sciences_de_l_ducation,1321.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;loni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>