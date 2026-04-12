--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1573,274 +1573,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing light storage in scattering media with the dwell-time operator</w:t>
+                <w:t xml:space="preserve">Optical complex media as universal reconfigurable linear operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Popoff</w:t>
+                <w:t xml:space="preserve">Maxime Matthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Carminati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Goetschy</w:t>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lerosey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.243901⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.000465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372132v1</w:t>
+                <w:t xml:space="preserve">hal-02371938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical complex media as universal reconfigurable linear operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing light storage in scattering media with the dwell-time operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Matthès</w:t>
+                <w:t xml:space="preserve">R. Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien M. Popoff</w:t>
+                <w:t xml:space="preserve">A. Goetschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (4), pp.465. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.000465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.243901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371938v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent control of photocurrent in a strongly scattering photoelectrochemical system</w:t>
               </w:r>
@@ -2533,51 +2533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Matthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,216 +2785,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical guide to Digital Micro-mirror Devices (DMDs) for wavefront shaping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic structured illumination for confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Noetinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien M. Popoff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343894v1</w:t>
+                <w:t xml:space="preserve">hal-04343218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic structured illumination for confocal microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A practical guide to Digital Micro-mirror Devices (DMDs) for wavefront shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien M. Popoff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaron Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime W. Matthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343218v1</w:t>
+                <w:t xml:space="preserve">hal-04343894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary holograms for shaping light with digital micromirror devices</w:t>
               </w:r>
@@ -3903,51 +3903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CCE92CA"/>
+    <w:nsid w:val="0221620C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4134,51 +4134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-popoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7199-9814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160494664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/popoff_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-8918-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goetschy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaron Bromberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pelc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.031046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume N&#339;tinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Popoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500524" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bouchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50513-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad8617" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Shekel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Lib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161654" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noetinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Metais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lerosey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.024032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ac76f9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime W. Matth&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shachar Resisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehonatan Viernik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5136334" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carminati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetschy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.243901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Matth&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000465" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Fatt Liew" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stafford Sheehan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schmuttenmaer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bromberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Redding" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.023826" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Volpe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Mosk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.224202" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05552" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Matthes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Rosny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2019.8794912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Tavernarakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343218v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez Cuevas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lantz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613643v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Claude Boccara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00672698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c8ef7f7a4ccdd8ca9d81da30cae6555cdf1e2d4;origin=https://hal.archives-ouvertes.fr/hal-04337288;visit=swh:1:snp:c841c8ea14615a5edcb5a391c64bcf03e3ac8de5;anchor=swh:1:rel:9be2870396a8a0557187c07e64cbf77578b6fdf8;path=/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-popoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7199-9814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160494664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/popoff_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-8918-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goetschy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaron Bromberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pelc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.031046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume N&#339;tinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Popoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500524" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bouchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50513-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad8617" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Shekel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Lib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161654" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noetinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Metais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lerosey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.024032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ac76f9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime W. Matth&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shachar Resisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehonatan Viernik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5136334" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Matth&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000465" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carminati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetschy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.243901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Fatt Liew" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stafford Sheehan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schmuttenmaer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bromberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Redding" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.023826" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Volpe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Mosk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.224202" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05552" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Matthes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Rosny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2019.8794912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Tavernarakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez Cuevas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lantz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613643v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Claude Boccara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00672698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c8ef7f7a4ccdd8ca9d81da30cae6555cdf1e2d4;origin=https://hal.archives-ouvertes.fr/hal-04337288;visit=swh:1:snp:c841c8ea14615a5edcb5a391c64bcf03e3ac8de5;anchor=swh:1:rel:9be2870396a8a0557187c07e64cbf77578b6fdf8;path=/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>