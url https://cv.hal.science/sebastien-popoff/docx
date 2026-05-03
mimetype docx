--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1071,226 +1071,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and avoiding disorder in multimode fibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Popoff</w:t>
+                <w:t xml:space="preserve">Contrôle de front d’onde de la lumière en milieux complexes: 10 ans d'avancées scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M. Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.37-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202111137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030385v1</w:t>
+                <w:t xml:space="preserve">hal-04262581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de front d’onde de la lumière en milieux complexes: 10 ans d'avancées scientifiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+                <w:t xml:space="preserve">Learning and avoiding disorder in multimode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime W. Matthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaron Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.021060</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262581v1</w:t>
+                <w:t xml:space="preserve">hal-03030385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de front d’onde de la lumière en milieux complexes: 10 ans d'avancées scientifiques</w:t>
               </w:r>
@@ -1312,51 +1312,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 111, pp.37-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/photon/202111137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525508v1</w:t>
@@ -2905,51 +2905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien M. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaron Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime W. Matthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Gutiérrez-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3903,51 +3903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0221620C"/>
+    <w:nsid w:val="B5960706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4134,51 +4134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-popoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7199-9814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160494664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/popoff_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-8918-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goetschy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaron Bromberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pelc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.031046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume N&#339;tinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Popoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500524" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bouchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50513-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad8617" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Shekel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Lib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161654" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noetinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Metais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lerosey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.024032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ac76f9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime W. Matth&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shachar Resisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehonatan Viernik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5136334" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Matth&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000465" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carminati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetschy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.243901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Fatt Liew" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stafford Sheehan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schmuttenmaer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bromberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Redding" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.023826" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Volpe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Mosk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.224202" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05552" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Matthes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Rosny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2019.8794912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Tavernarakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez Cuevas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lantz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613643v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Claude Boccara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00672698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c8ef7f7a4ccdd8ca9d81da30cae6555cdf1e2d4;origin=https://hal.archives-ouvertes.fr/hal-04337288;visit=swh:1:snp:c841c8ea14615a5edcb5a391c64bcf03e3ac8de5;anchor=swh:1:rel:9be2870396a8a0557187c07e64cbf77578b6fdf8;path=/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-popoff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7199-9814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160494664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/popoff_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-8918-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Goetschy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaron Bromberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pelc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.031046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume N&#339;tinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoult" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Popoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500524" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bouchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50513-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad8617" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronen Shekel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Lib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161654" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noetinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Metais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lerosey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.19.024032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ac76f9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111137" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime W. Matth&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shachar Resisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehonatan Viernik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5136334" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Matth&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000465" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carminati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetschy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.243901" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Fatt Liew" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stafford Sheehan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schmuttenmaer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bromberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Redding" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.023826" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andreoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Volpe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Mosk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Vos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.224202" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Liutkus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05552" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Matthes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Rosny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2019.8794912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Tavernarakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rondin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez Cuevas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lantz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613643v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Claude Boccara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00672698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0c8ef7f7a4ccdd8ca9d81da30cae6555cdf1e2d4;origin=https://hal.archives-ouvertes.fr/hal-04337288;visit=swh:1:snp:c841c8ea14615a5edcb5a391c64bcf03e3ac8de5;anchor=swh:1:rel:9be2870396a8a0557187c07e64cbf77578b6fdf8;path=/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>