--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sébastien Potel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Directeur de l'Unité de recherche B2R (Bassins-Réservoirs-Ressources, U2R 7511) Enseignant-Chercheur, Minéralogie et Pétrologie </w:t>
+        <w:t xml:space="preserve">Directeur de l'Unité de recherche GeNumEr (Géosciences Numériques Energies) (ex B2R : Bassins-Réservoirs-Ressources, U2R 7511) Enseignant-Chercheur (HDR) en Minéralogie et Pétrologie </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -115,793 +115,793 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Determination of a normal orogenic palaeo-geothermal gradient with clay mineral and organic matter indices: a review</w:t>
+                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
+                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meinert Rahn</w:t>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Potel</w:t>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Nguyen-Thanh</w:t>
+                <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Petschick</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jocelyn Falconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 118 (2), </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s00015-024-00475-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990771v1</w:t>
+                <w:t xml:space="preserve">hal-05472020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
+                <w:t xml:space="preserve">Correction: Determination of a normal orogenic palaeo-geothermal gradient with clay mineral and organic matter indices: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
+                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Meinert Rahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Petschick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s00015-024-00475-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472039v1</w:t>
+                <w:t xml:space="preserve">hal-04990771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Falconnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (12), </w:t>
+              <w:t xml:space="preserve">ASF Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ASF Publications, 84, pp.27-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472020v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a normal orogenic palaeo-geothermal gradient with clay mineral and organic matter indices: a review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural inheritance and hydrothermal alteration impact on fluid circulation in a clay-rich shear zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Avakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Trullenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan L Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s00015-024-00460-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764807v1</w:t>
+                <w:t xml:space="preserve">hal-04836600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing Hemp Shiv Particles for Building Applications: Alkaline Extraction for Concrete and Hot Water Treatment for Binderless Particle Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya-Sétan Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (19), pp.8815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app14198815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inheritance and hydrothermal alteration impact on fluid circulation in a clay-rich shear zone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of a normal orogenic palaeo-geothermal gradient with clay mineral and organic matter indices: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meinert Rahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Petschick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190, </w:t>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s00015-024-00460-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836600v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood ash-based binders for lightweight building materials: Evaluating the influence of hydraulic lime and cement on the setting and mechanical properties of wood ash pastes</w:t>
               </w:r>
@@ -939,51 +939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, </w:t>
@@ -1021,103 +1021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données géologiques et biostratigraphiques du gisement paléontologique à vertébrés de Mauvières, à Marcilly-sur-Maulne (Miocène inférieur et moyen; Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (16), </w:t>
@@ -1194,51 +1194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1289,90 +1289,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 1: Granite Pervasive Alteration Processes away from Fracture Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1423,103 +1423,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 2: The Influence of Fracturing on Granite Alteration Processes and Fluid Circulation at Low to Moderate Regional Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.433. </w:t>
@@ -1570,77 +1570,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-grade evolution of clay minerals and organic matter in fault zones of the Hikurangi prism (New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1825,51 +1825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of very low-grade metamorphic methods to decipher basin evolution: Case study from the Markstein basin (Southern Vosges, NE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1953,468 +1953,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-grade metamorphism in the para-autochtonous sedimentary cover of the Pelvoux massif (Western Alps, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preface: clay mineral diagenesis and very low-grade metamorphic processes. Proceedings of the 2011 Frey–Kübler symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ömer Bozkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Trullenque</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuman Günal Türkmenoğlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 105, pp.235 - 247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00015-012-0102-8⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 105 (2), pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00015-012-0114-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166831v2</w:t>
+                <w:t xml:space="preserve">hal-04129981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-wavelength infrared spectroscopy of chlorite can be used to determine very low metamorphic grades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laukamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.891-902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low-grade metamorphism in the paraautochtonous sedimentary cover of the Pelvoux massif (Western Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trullenque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.235-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: clay mineral diagenesis and very low-grade metamorphic processes. Proceedings of the 2011 Frey–Kübler symposium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Very low-grade metamorphism in the para-autochtonous sedimentary cover of the Pelvoux massif (Western Alps, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Asuman Günal Türkmenoğlu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Trullenque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 105 (2), pp.117-120. </w:t>
+              <w:t xml:space="preserve">, 2012, 105, pp.235 - 247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00015-012-0114-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00015-012-0102-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129981v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166831v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low-grade metamorphic study in the pre-Late Cretaceous terranes of New Caledonia (southwest Pacific Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Island Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (2), pp.291 - 305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2448,51 +2448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Low-grade Metamorphic Evolution of Pelitic Rocks under High-pressure/Low-temperature Conditions, NW New Caledonia (SW Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,445 +2854,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two carbonate seepages from lower to upper miocene Hikurangi active margin (New Zealand, North Island)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution des plastiques le long du continuum terre-mer : exemple de la Fiumara d'Amandolea (Calabre, Italie). Secteur Amont : du bassin versant à la confluence principale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+                <w:t xml:space="preserve">Adrien Embs-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chanier</w:t>
+                <w:t xml:space="preserve">Victoria Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Doulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Ghaisne de Bourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Croatian Geological Society (HGD) and International Association of Sedimentologists (IAS), Jun 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences Rennes; SGF, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292476v1</w:t>
+                <w:t xml:space="preserve">hal-04323763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and hydrothermal alteration insights of a high strain sheared zone in a gneissic basement (Black Forest, Germany). An analogue for fractured geothermal crystalline reservoirs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Claeys</w:t>
+                <w:t xml:space="preserve">Study of two carbonate seepages from lower to upper miocene Hikurangi active margin (New Zealand, North Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Goderis</w:t>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF; Géosciences Rennes, Oct 2023, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">36th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Croatian Geological Society (HGD) and International Association of Sedimentologists (IAS), Jun 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311377v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des plastiques le long du continuum terre-mer : exemple de la Fiumara d'Amandolea (Calabre, Italie). Secteur Amont : du bassin versant à la confluence principale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Embs-Schneider</w:t>
+                <w:t xml:space="preserve">Deformation and hydrothermal alteration insights of a high strain sheared zone in a gneissic basement (Black Forest, Germany). An analogue for fractured geothermal crystalline reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Avakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Heckmann</w:t>
+                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Rousselet</w:t>
+                <w:t xml:space="preserve">Ronan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Doulin</w:t>
+                <w:t xml:space="preserve">Philippe Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance de Ghaisne de Bourmont</w:t>
+                <w:t xml:space="preserve">Steven Goderis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Géosciences Rennes; SGF, Oct 2023, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">, SGF; Géosciences Rennes, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323763v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-white mica b cell dimension: a complementary clay mineral tool to decipher a polyphasic basin evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPEA – XVII INTERNATIONAL CLAY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, THE CLAY SCIENCE SOCIETY (TURKEY); THE CLAY MINERAL SOCIETY (USA); AIPEA, Jul 2022, Istanbul, Turkey. pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3317,90 +3317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrographic analyzes of fractured granites used as an analogue of the Soultz-sous-Forêts Geothermal Reservoir: Noble Hills, CA, USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3436,273 +3436,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW GRADE METAMORPHIC studY to PRECISE the geodynamic history and hydrocarbon migration system of THE HIKURANGI PRISM (north island, new zealand)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Determination of a normal palaeo--geothermal gradient comparing the reaction progress of clay minerals calibrated with organic maturity indices Dedicated to the 90 th birthday of Hans Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Petschick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meinert Rahn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCLAY 2019 International conference on clay science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euroclay 2019 committees &amp; Clay Minerals Society, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297166v1</w:t>
+                <w:t xml:space="preserve">hal-04297140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a normal palaeo--geothermal gradient comparing the reaction progress of clay minerals calibrated with organic maturity indices Dedicated to the 90 th birthday of Hans Krumm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LOW GRADE METAMORPHIC studY to PRECISE the geodynamic history and hydrocarbon migration system of THE HIKURANGI PRISM (north island, new zealand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCLAY 2019 International conference on clay science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euroclay 2019 committees &amp; Clay Minerals Society, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297140v1</w:t>
+                <w:t xml:space="preserve">hal-04297166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntervenantFossil plumbing system of oil and gas hydrocarbon seepage -impact on the shallow fluid migration system of the Hikurangi prim (North Island, New Zealand)</w:t>
               </w:r>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3964,51 +3964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,77 +4095,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pioneer work of Bernard Kübler and Martin Frey in very low-grade metamorphic terranes: paleo-geothermal potential of variation in Kübler-Index/organic matter reflectance correlations. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ömer Bozkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,104 +4261,104 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.27-30, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005325v1</w:t>
@@ -4401,51 +4401,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d’une approche multi-méthodes pour la compréhension de l’évolution paléo-géothermique des domaines métamorphiques de très bas degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Ecole Doctorale en Sciences, Technologie et Santé n° 547 de l’Université de Picardie Jules Verne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4632,51 +4632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinert Rahn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Petschick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-024-00475-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NJSM4169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-024-00460-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Avakian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105296" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mali&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.46" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166832v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Doublier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166831v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0102-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doublier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laukamp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nieto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Bozkaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuman G&#252;nal T&#252;rkmeno&#287;lu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0114-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2007.00572.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stern" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mullis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Louis-Sylvestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ottavi Pupier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeestere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chardon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hebert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bayon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir &#352;egvi&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0115-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02391950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinert Rahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Petschick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-024-00475-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NJSM4169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Avakian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-024-00460-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mali&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.46" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166832v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Doublier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nieto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Bozkaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuman G&#252;nal T&#252;rkmeno&#287;lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0114-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doublier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laukamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166831v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0102-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2007.00572.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stern" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mullis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Louis-Sylvestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ottavi Pupier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeestere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chardon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hebert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297140v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bayon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir &#352;egvi&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0115-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02391950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>