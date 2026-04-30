--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -37,50 +37,110 @@
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sébastien Potel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Directeur de l'Unité de recherche GeNumEr (Géosciences Numériques Energies) (ex B2R : Bassins-Réservoirs-Ressources, U2R 7511) Enseignant-Chercheur (HDR) en Minéralogie et Pétrologie </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">sebastien-potel</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-6274-8805</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -107,2486 +167,2486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Falconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 47 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Determination of a normal orogenic palaeo-geothermal gradient with clay mineral and organic matter indices: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meinert Rahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Nguyen-Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Petschick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 118 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s00015-024-00475-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, ASF Publications, 84, pp.27-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inheritance and hydrothermal alteration impact on fluid circulation in a clay-rich shear zone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of a normal orogenic palaeo-geothermal gradient with clay mineral and organic matter indices: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meinert Rahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Petschick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105296⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s00015-024-00460-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836600v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing Hemp Shiv Particles for Building Applications: Alkaline Extraction for Concrete and Hot Water Treatment for Binderless Particle Board</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural inheritance and hydrothermal alteration impact on fluid circulation in a clay-rich shear zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Avakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Trullenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya-Sétan Diakité</w:t>
+                <w:t xml:space="preserve">Ronan L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lequart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Potel</w:t>
+                <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14198815⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750072v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a normal orogenic palaeo-geothermal gradient with clay mineral and organic matter indices: a review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Processing Hemp Shiv Particles for Building Applications: Alkaline Extraction for Concrete and Hot Water Treatment for Binderless Particle Board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya-Sétan Diakité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lequart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s00015-024-00460-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (19), pp.8815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14198815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764807v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood ash-based binders for lightweight building materials: Evaluating the influence of hydraulic lime and cement on the setting and mechanical properties of wood ash pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Ndahirwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données géologiques et biostratigraphiques du gisement paléontologique à vertébrés de Mauvières, à Marcilly-sur-Maulne (Miocène inférieur et moyen; Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (16), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2023v45a16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil thermogenic hydrocarbon migration within the plumbing system of paleo-cold seeps in the Hikurangi subduction wedge (North Island, New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 139, pp.105593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 1: Granite Pervasive Alteration Processes away from Fracture Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (8), pp.325. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11080325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 2: The Influence of Fracturing on Granite Alteration Processes and Fluid Circulation at Low to Moderate Regional Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences11110433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-grade evolution of clay minerals and organic matter in fault zones of the Hikurangi prism (New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Potel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (4), pp.579-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/clm.2018.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution and tectonic framework of fossil tubular concretions as onshore analogues of cold seep plumbing systems, North Island of New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188 (4), pp.25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2017192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of very low-grade metamorphic methods to decipher basin evolution: Case study from the Markstein basin (Southern Vosges, NE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Patrick Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 134, pp.175 - 185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: clay mineral diagenesis and very low-grade metamorphic processes. Proceedings of the 2011 Frey–Kübler symposium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Very low-grade metamorphism in the para-autochtonous sedimentary cover of the Pelvoux massif (Western Alps, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Asuman Günal Türkmenoğlu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Trullenque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 105 (2), pp.117-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00015-012-0114-4⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 105, pp.235 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00015-012-0102-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129981v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166831v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-wavelength infrared spectroscopy of chlorite can be used to determine very low metamorphic grades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface: clay mineral diagenesis and very low-grade metamorphic processes. Proceedings of the 2011 Frey–Kübler symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Doublier</w:t>
+                <w:t xml:space="preserve">Ömer Bozkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Laukamp</w:t>
+                <w:t xml:space="preserve">Asuman Günal Türkmenoğlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (2), pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00015-012-0114-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965004v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-grade metamorphism in the paraautochtonous sedimentary cover of the Pelvoux massif (Western Alps, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Short-wavelength infrared spectroscopy of chlorite can be used to determine very low metamorphic grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Trullenque</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laukamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.235-247</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.891-902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965001v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-grade metamorphism in the para-autochtonous sedimentary cover of the Pelvoux massif (Western Alps, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Trullenque</w:t>
+                <w:t xml:space="preserve">Very low-grade metamorphism in the paraautochtonous sedimentary cover of the Pelvoux massif (Western Alps, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trullenque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 105, pp.235 - 247. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, pp.235-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166831v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low-grade metamorphic study in the pre-Late Cretaceous terranes of New Caledonia (southwest Pacific Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Island Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (2), pp.291 - 305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1440-1738.2007.00572.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Low-grade Metamorphic Evolution of Pelitic Rocks under High-pressure/Low-temperature Conditions, NW New Caledonia (SW Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (5), pp.991 - 1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egl001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2596,1482 +2656,1482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the rheological parameters of an Icelandic basaltic flow (Krafla) using a high-resolution morphological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Louis-Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ottavi Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Demeestere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29è Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France et Université Montpellier, Oct 2025, Montpellier, France. sciencesconf.org:rst-montpellier:658599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanological and Tectonic Reassessment of the Mývatn Area (Iceland): Stratigraphy, Morphology, and Dynamics of Laxá Lava Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ottavi Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29è Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France et Université Montpellier, Oct 2025, Montpellier, France. sciencesconf.org:rst-montpellier:659035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des plastiques le long du continuum terre-mer : exemple de la Fiumara d'Amandolea (Calabre, Italie). Secteur Amont : du bassin versant à la confluence principale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria Heckmann</w:t>
+                <w:t xml:space="preserve">Study of two carbonate seepages from lower to upper miocene Hikurangi active margin (New Zealand, North Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Rousselet</w:t>
+                <w:t xml:space="preserve">Vincent Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Doulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constance de Ghaisne de Bourmont</w:t>
+                <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences Rennes; SGF, Oct 2023, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">36th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Croatian Geological Society (HGD) and International Association of Sedimentologists (IAS), Jun 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323763v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two carbonate seepages from lower to upper miocene Hikurangi active margin (New Zealand, North Island)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bailleul</w:t>
+                <w:t xml:space="preserve">Deformation and hydrothermal alteration insights of a high strain sheared zone in a gneissic basement (Black Forest, Germany). An analogue for fractured geothermal crystalline reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Avakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
+                <w:t xml:space="preserve">Ronan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chanier</w:t>
+                <w:t xml:space="preserve">Philippe Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Goderis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Croatian Geological Society (HGD) and International Association of Sedimentologists (IAS), Jun 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF; Géosciences Rennes, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292476v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and hydrothermal alteration insights of a high strain sheared zone in a gneissic basement (Black Forest, Germany). An analogue for fractured geothermal crystalline reservoirs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution des plastiques le long du continuum terre-mer : exemple de la Fiumara d'Amandolea (Calabre, Italie). Secteur Amont : du bassin versant à la confluence principale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Hebert</w:t>
+                <w:t xml:space="preserve">Adrien Embs-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Claeys</w:t>
+                <w:t xml:space="preserve">Victoria Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Goderis</w:t>
+                <w:t xml:space="preserve">Max Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Doulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Ghaisne de Bourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF; Géosciences Rennes, Oct 2023, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">, Géosciences Rennes; SGF, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311377v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-white mica b cell dimension: a complementary clay mineral tool to decipher a polyphasic basin evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPEA – XVII INTERNATIONAL CLAY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, THE CLAY SCIENCE SOCIETY (TURKEY); THE CLAY MINERAL SOCIETY (USA); AIPEA, Jul 2022, Istanbul, Turkey. pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrographic analyzes of fractured granites used as an analogue of the Soultz-sous-Forêts Geothermal Reservoir: Noble Hills, CA, USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings World Geothermal Congress 2020+1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a normal palaeo--geothermal gradient comparing the reaction progress of clay minerals calibrated with organic maturity indices Dedicated to the 90 th birthday of Hans Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Petschick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meinert Rahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCLAY 2019 International conference on clay science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euroclay 2019 committees &amp; Clay Minerals Society, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW GRADE METAMORPHIC studY to PRECISE the geodynamic history and hydrocarbon migration system of THE HIKURANGI PRISM (north island, new zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCLAY 2019 International conference on clay science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euroclay 2019 committees &amp; Clay Minerals Society, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntervenantFossil plumbing system of oil and gas hydrocarbon seepage -impact on the shallow fluid migration system of the Hikurangi prim (North Island, New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2018, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cheminées carbonatées de la marge Hikurangi (Nouvelle-Zélande, île Nord) : mise en place et traçage des circulations de fluides en contexte de marge active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Toullec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2018, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du contrôle géomorphostructural de réseaux hydrographiques par traitement automatique sous ArcGis – Cas des massifs des Vosges et de la forêt noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRI, Oct 2014, versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4081,163 +4141,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pioneer work of Bernard Kübler and Martin Frey in very low-grade metamorphic terranes: paleo-geothermal potential of variation in Kübler-Index/organic matter reflectance correlations. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ömer Bozkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branimir Šegvić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 105 (2), pp.121-152, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00015-012-0115-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4247,137 +4307,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.27-30, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4387,105 +4447,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d’une approche multi-méthodes pour la compréhension de l’évolution paléo-géothermique des domaines métamorphiques de très bas degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Ecole Doctorale en Sciences, Technologie et Santé n° 547 de l’Université de Picardie Jules Verne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02391950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4551,51 +4611,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="06957186"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4632,51 +4844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinert Rahn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Petschick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-024-00475-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NJSM4169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Avakian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-024-00460-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mali&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.46" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166832v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Doublier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nieto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Bozkaya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuman G&#252;nal T&#252;rkmeno&#287;lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0114-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doublier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laukamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166831v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0102-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2007.00572.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stern" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mullis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Louis-Sylvestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ottavi Pupier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeestere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chardon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hebert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297140v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bayon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir &#352;egvi&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0115-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02391950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-potel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6274-8805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinert Rahn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Petschick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-024-00475-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NJSM4169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-024-00460-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Avakian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105296" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mali&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.46" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166832v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Doublier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166831v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0102-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nieto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Bozkaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuman G&#252;nal T&#252;rkmeno&#287;lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0114-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doublier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laukamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2007.00572.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mullis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Louis-Sylvestre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ottavi Pupier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeestere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chardon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hebert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bayon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir &#352;egvi&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0115-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02391950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>