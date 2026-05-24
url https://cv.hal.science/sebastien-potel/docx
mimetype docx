--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6274-8805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=3jfJA7YAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,2486 +188,2486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Determination of a normal orogenic palaeo-geothermal gradient with clay mineral and organic matter indices: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+                <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barrier</w:t>
+                <w:t xml:space="preserve">Meinert Rahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Chenot</w:t>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Falconnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lan Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Petschick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s00015-024-00475-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472020v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Determination of a normal orogenic palaeo-geothermal gradient with clay mineral and organic matter indices: a review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meinert Rahn</w:t>
+                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rainer Petschick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s00015-024-00475-2⟩</w:t>
+              <w:t xml:space="preserve">ASF Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ASF Publications, 84, pp.27-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990771v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Élise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Falconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472039v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a normal orogenic palaeo-geothermal gradient with clay mineral and organic matter indices: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meinert Rahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Nguyen-Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Petschick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 117 (1), pp.17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s00015-024-00460-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural inheritance and hydrothermal alteration impact on fluid circulation in a clay-rich shear zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Avakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing Hemp Shiv Particles for Building Applications: Alkaline Extraction for Concrete and Hot Water Treatment for Binderless Particle Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya-Sétan Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (19), pp.8815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app14198815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood ash-based binders for lightweight building materials: Evaluating the influence of hydraulic lime and cement on the setting and mechanical properties of wood ash pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Ndahirwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données géologiques et biostratigraphiques du gisement paléontologique à vertébrés de Mauvières, à Marcilly-sur-Maulne (Miocène inférieur et moyen; Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/geodiversitas2023v45a16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil thermogenic hydrocarbon migration within the plumbing system of paleo-cold seeps in the Hikurangi subduction wedge (North Island, New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 139, pp.105593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 1: Granite Pervasive Alteration Processes away from Fracture Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Klee</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Chabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (8), pp.325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences11080325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Rock Interactions in a Paleo-Geothermal Reservoir (Noble Hills Granite, California, USA). Part 2: The Influence of Fracturing on Granite Alteration Processes and Fluid Circulation at Low to Moderate Regional Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Chabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.433. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11110433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-grade evolution of clay minerals and organic matter in fault zones of the Hikurangi prism (New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (4), pp.579-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/clm.2018.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution and tectonic framework of fossil tubular concretions as onshore analogues of cold seep plumbing systems, North Island of New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188 (4), pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bsgf/2017192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of very low-grade metamorphic methods to decipher basin evolution: Case study from the Markstein basin (Southern Vosges, NE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Patrick Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 134, pp.175 - 185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low-grade metamorphism in the para-autochtonous sedimentary cover of the Pelvoux massif (Western Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Trullenque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 105, pp.235 - 247. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00015-012-0102-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166831v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: clay mineral diagenesis and very low-grade metamorphic processes. Proceedings of the 2011 Frey–Kübler symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ömer Bozkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuman Günal Türkmenoğlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 105 (2), pp.117-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00015-012-0114-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-wavelength infrared spectroscopy of chlorite can be used to determine very low metamorphic grades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laukamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.891-902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low-grade metamorphism in the paraautochtonous sedimentary cover of the Pelvoux massif (Western Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trullenque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.235-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low-grade metamorphic study in the pre-Late Cretaceous terranes of New Caledonia (southwest Pacific Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Island Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (2), pp.291 - 305. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1440-1738.2007.00572.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Low-grade Metamorphic Evolution of Pelitic Rocks under High-pressure/Low-temperature Conditions, NW New Caledonia (SW Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mullis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (5), pp.991 - 1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egl001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2656,1482 +2677,1482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the rheological parameters of an Icelandic basaltic flow (Krafla) using a high-resolution morphological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Louis-Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejanne Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ottavi Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Demeestere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29è Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France et Université Montpellier, Oct 2025, Montpellier, France. sciencesconf.org:rst-montpellier:658599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanological and Tectonic Reassessment of the Mývatn Area (Iceland): Stratigraphy, Morphology, and Dynamics of Laxá Lava Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leyrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ottavi Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29è Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France et Université Montpellier, Oct 2025, Montpellier, France. sciencesconf.org:rst-montpellier:659035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two carbonate seepages from lower to upper miocene Hikurangi active margin (New Zealand, North Island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Croatian Geological Society (HGD) and International Association of Sedimentologists (IAS), Jun 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation and hydrothermal alteration insights of a high strain sheared zone in a gneissic basement (Black Forest, Germany). An analogue for fractured geothermal crystalline reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Avakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Goderis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF; Géosciences Rennes, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des plastiques le long du continuum terre-mer : exemple de la Fiumara d'Amandolea (Calabre, Italie). Secteur Amont : du bassin versant à la confluence principale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Embs-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Doulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Ghaisne de Bourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géosciences Rennes; SGF, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-white mica b cell dimension: a complementary clay mineral tool to decipher a polyphasic basin evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPEA – XVII INTERNATIONAL CLAY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, THE CLAY SCIENCE SOCIETY (TURKEY); THE CLAY MINERAL SOCIETY (USA); AIPEA, Jul 2022, Istanbul, Turkey. pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrographic analyzes of fractured granites used as an analogue of the Soultz-sous-Forêts Geothermal Reservoir: Noble Hills, CA, USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan L. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings World Geothermal Congress 2020+1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a normal palaeo--geothermal gradient comparing the reaction progress of clay minerals calibrated with organic maturity indices Dedicated to the 90 th birthday of Hans Krumm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">LOW GRADE METAMORPHIC studY to PRECISE the geodynamic history and hydrocarbon migration system of THE HIKURANGI PRISM (north island, new zealand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCLAY 2019 International conference on clay science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euroclay 2019 committees &amp; Clay Minerals Society, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297140v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW GRADE METAMORPHIC studY to PRECISE the geodynamic history and hydrocarbon migration system of THE HIKURANGI PRISM (north island, new zealand)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Determination of a normal palaeo--geothermal gradient comparing the reaction progress of clay minerals calibrated with organic maturity indices Dedicated to the 90 th birthday of Hans Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Nguyen-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Petschick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meinert Rahn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCLAY 2019 International conference on clay science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euroclay 2019 committees &amp; Clay Minerals Society, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297166v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntervenantFossil plumbing system of oil and gas hydrocarbon seepage -impact on the shallow fluid migration system of the Hikurangi prim (North Island, New Zealand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2018, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cheminées carbonatées de la marge Hikurangi (Nouvelle-Zélande, île Nord) : mise en place et traçage des circulations de fluides en contexte de marge active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2018, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du contrôle géomorphostructural de réseaux hydrographiques par traitement automatique sous ArcGis – Cas des massifs des Vosges et de la forêt noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRI, Oct 2014, versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4141,163 +4162,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pioneer work of Bernard Kübler and Martin Frey in very low-grade metamorphic terranes: paleo-geothermal potential of variation in Kübler-Index/organic matter reflectance correlations. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreiro Mählmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ömer Bozkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branimir Šegvić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 105 (2), pp.121-152, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00015-012-0115-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4307,137 +4328,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.27-30, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4447,105 +4468,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d’une approche multi-méthodes pour la compréhension de l’évolution paléo-géothermique des domaines métamorphiques de très bas degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Ecole Doctorale en Sciences, Technologie et Santé n° 547 de l’Université de Picardie Jules Verne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02391950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4613,51 +4634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06957186"/>
+    <w:nsid w:val="9FEF1654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4844,51 +4865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-potel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6274-8805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinert Rahn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Petschick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-024-00475-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NJSM4169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-024-00460-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Avakian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105296" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mali&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.46" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166832v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Doublier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166831v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0102-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nieto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Bozkaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuman G&#252;nal T&#252;rkmeno&#287;lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0114-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doublier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laukamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2007.00572.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mullis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Louis-Sylvestre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ottavi Pupier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeestere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chardon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hebert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bayon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir &#352;egvi&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0115-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02391950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-potel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6274-8805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3jfJA7YAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinert Rahn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Petschick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-024-00475-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NJSM4169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-024-00460-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Avakian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L H&#233;bert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Klee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105593" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11080325" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11110433" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mali&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/clm.2018.46" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mahieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166832v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Doublier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166831v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0102-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nieto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Bozkaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuman G&#252;nal T&#252;rkmeno&#287;lu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0114-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doublier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laukamp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965001v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2007.00572.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreiro M&#228;hlmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mullis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Louis-Sylvestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejanne Le Bivic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ottavi Pupier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeestere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05353112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chardon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buguet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duquennoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311377v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hebert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claeys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Embs-Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heckmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousselet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Doulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Ghaisne de Bourmont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04157154v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan L. H&#233;bert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bayon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir &#352;egvi&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0115-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02391950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>