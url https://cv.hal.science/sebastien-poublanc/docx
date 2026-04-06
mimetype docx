--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -196,278 +196,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien croisé : « Histoire, enseignement et numérique » avec Élodie Guillon, Caroline Muller et Émilien Ruiz</w:t>
+                <w:t xml:space="preserve">Introduction au dossier « Historien·nes et numérique : pratiques et expériences vécues » : De l’histoire sérielle à l’histoire en contexte numérique. Héritages, définitions et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilien Ruiz</w:t>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/framespa.14445⟩</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.14370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04596553v1</w:t>
+                <w:t xml:space="preserve">hal-04156072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier « Historien·nes et numérique : pratiques et expériences vécues » : De l’histoire sérielle à l’histoire en contexte numérique. Héritages, définitions et enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entretien croisé : « Histoire, enseignement et numérique » avec Élodie Guillon, Caroline Muller et Émilien Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/framespa.14370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/framespa.14445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156072v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04596553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ObARDI : un projet interdisciplinaire pour comprendre la construction de l'État moderne (1661-1789)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -508,627 +508,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (1)</w:t>
+                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Château-Dutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1, pp.1-5. </w:t>
+              <w:t xml:space="preserve">, 2020, 2, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revuehn.508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964098v1</w:t>
+                <w:t xml:space="preserve">hal-02964099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire pour le (grand) public sans renoncer aux pairs : trois expériences de revues en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Berra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Château-Dutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Émilien Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Vorms</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lms.269.0149⟩</w:t>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878925v1</w:t>
+                <w:t xml:space="preserve">hal-02964098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (2)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Écrire pour le (grand) public sans renoncer aux pairs : trois expériences de revues en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thély</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vorms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Écrire autrement ? L'histoire sociale en quête de publics, 4 (269-270), pp.149-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revuehn.507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lms.269.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964099v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes historiens rêvent-ils d’archives numériques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les forêts du Midi décrites comme dévastées au XVIIe siècle sont-elles une construction culturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le goût de l’archive à l’ère numérique, 253, pp.37-51. </w:t>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (2), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/gazar.2019.5685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/hsr.052.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02173879v1</w:t>
+                <w:t xml:space="preserve">halshs-03313225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts du Midi décrites comme dévastées au XVIIe siècle sont-elles une construction culturelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les jeunes historiens rêvent-ils d’archives numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le goût de l’archive à l’ère numérique, 253, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2019.5685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hsr.052.0039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-03313225v1</w:t>
+                <w:t xml:space="preserve">halshs-02173879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historien à l’âge numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.243-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1179,51 +1179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner à voir et à penser les contenus autopubliés sur le passé en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Mémoire, Histoire et médiations : approches croisées, 99, pp.44-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1296,51 +1296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1387,51 +1387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un garde forestier nommé Louis XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1450,195 +1450,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts et sociétés dans la longue durée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'usage de l'archive comme fondement du pouvoir monarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006535v1</w:t>
+                <w:t xml:space="preserve">halshs-00960015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage de l'archive comme fondement du pouvoir monarchique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Forêts et sociétés dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.00-00</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00960015v1</w:t>
+                <w:t xml:space="preserve">hal-01006535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'État forestier et les luttes d'influence dans la maîtrise particulière de Comminges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 124 (277), pp.27-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1676,51 +1676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot; forêt fantôme &amp;quot; : un petit patrimoine forestier en Comminges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1745,51 +1745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces d'une &amp;quot;forêt fantôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1859,51 +1859,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et incertitude des données historiques : introduction au wokrshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Qualité et incertitude des données historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FRAMESPA; Projets Time Machine, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1922,208 +1922,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social configurations and their impact on forest management in the South West of France (13th-17th)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Parler d'informations, de données, de data... en histoire et en informatique : réflexions interdisciplinaires à partir du projet ANR ObARDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convergences and divergences in the relationship between industries and forestry in Europe: conservation, management, uses and environmental impact (14th-19th centuries)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Koldo Trapaga Monchet (URJC); Álvaro Aragón Ruano (EHU-UPV), Oct 2025, Aranjuez (Madrid), France</w:t>
+              <w:t xml:space="preserve">Workshop Qualité et incertitude des données historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRAMESPA; Projets Time Machine, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485153v1</w:t>
+                <w:t xml:space="preserve">hal-05485236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler d'informations, de données, de data... en histoire et en informatique : réflexions interdisciplinaires à partir du projet ANR ObARDI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Social configurations and their impact on forest management in the South West of France (13th-17th)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Qualité et incertitude des données historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FRAMESPA; Projets Time Machine, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Convergences and divergences in the relationship between industries and forestry in Europe: conservation, management, uses and environmental impact (14th-19th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Koldo Trapaga Monchet (URJC); Álvaro Aragón Ruano (EHU-UPV), Oct 2025, Aranjuez (Madrid), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485236v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données en histoire : des obtenues, des datas, des captas ? Pour une histoire critique des liens entre histoire et informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La documentació medieval (segles IX-XII). Creació, bases de dades i gestió digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’Estudis Catalans, Dec 2025, Barcelone (ES), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2142,1736 +2142,1736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle interdisciplinarité dans la construction d’ontologies historiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des sources aux données historiques : quels enjeux pour une cartographie critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Histoire, Humanités numériques et Informatique (H2NI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Les atlas historiques régionaux, Clermont-Ferrand, 26 juin 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879959v1</w:t>
+                <w:t xml:space="preserve">hal-04847265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sources aux données historiques. Quels enjeux pour une cartographie critique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quelle interdisciplinarité dans la construction d’ontologies historiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Spatialisation des archives et des données "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">Séminaire Histoire, Humanités numériques et Informatique (H2NI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869045v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une infrastructure géospatiale de la France 1700-2020 : ObARDI et les données informatiques historiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des sources aux données historiques. Quels enjeux pour une cartographie critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final / Restitution des travaux de l’ANR-Communes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Spatialisation des archives et des données "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869047v1</w:t>
+                <w:t xml:space="preserve">hal-04869045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que fait l’interdisciplinarité à notre rapport aux données historiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Création d’une infrastructure géospatiale de la France 1700-2020 : ObARDI et les données informatiques historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Data team", SciencesPo, Centre d'histoire de Sciences Po</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque final / Restitution des travaux de l’ANR-Communes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879946v1</w:t>
+                <w:t xml:space="preserve">hal-04869047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sources aux données historiques : quels enjeux pour une cartographie critique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Que fait l’interdisciplinarité à notre rapport aux données historiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Les atlas historiques régionaux, Clermont-Ferrand, 26 juin 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferand, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Data team", SciencesPo, Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847265v1</w:t>
+                <w:t xml:space="preserve">hal-04879946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite enquête sur les liens entre histoire et [humanités] numérique(s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques des données informatiques historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorat ICT « Histoire et humanités numériques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880024v1</w:t>
+                <w:t xml:space="preserve">hal-04879966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces construits par la puissance publique et espace vécus par les justiciables dans le royaume de France (1661-1789)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Petite enquête sur les liens entre histoire et [humanités] numérique(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la FHRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération historique de la région Occitanie, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctorat ICT « Histoire et humanités numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301060v1</w:t>
+                <w:t xml:space="preserve">hal-04880024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner le sens et la nature des données historiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Espaces construits par la puissance publique et espace vécus par les justiciables dans le royaume de France (1661-1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DH Nord 2023 « Humanités numériques et questions d’éthides : débats, enjeux, pratiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de la FHRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération historique de la région Occitanie, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869055v1</w:t>
+                <w:t xml:space="preserve">hal-04301060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les territoires de la France moderne dans des graphes de connaissances : le projet OBARDI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Questionner le sens et la nature des données historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque DH Nord 2023 « Humanités numériques et questions d’éthides : débats, enjeux, pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879981v1</w:t>
+                <w:t xml:space="preserve">hal-04869055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incertitude : au coeur de la géographie administrative historique. Le cas des bailliages et juridictions assimilées en 1789</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Représenter les territoires de la France moderne dans des graphes de connaissances : le projet OBARDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Gay</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Des sources aux systèmes d’information géographique : des outils pour la cartographie dans les humanités numériques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880018v1</w:t>
+                <w:t xml:space="preserve">hal-04879981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les sites de visualisation et de modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’incertitude : au coeur de la géographie administrative historique. Le cas des bailliages et juridictions assimilées en 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Des sources aux systèmes d’information géographique : des outils pour la cartographie dans les humanités numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879988v1</w:t>
+                <w:t xml:space="preserve">hal-04880018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incertitude : au coeur de la géographie administrative historique. Pratiques exploratoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Penser les sites de visualisation et de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ecole d'été ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880009v1</w:t>
+                <w:t xml:space="preserve">hal-04879988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des données informatiques historiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’incertitude : au coeur de la géographie administrative historique. Pratiques exploratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879966v1</w:t>
+                <w:t xml:space="preserve">hal-04880009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données historiques. État d’avancement des travaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le « flou » : confronter une notion en histoire et en informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne du programme ANR ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879992v1</w:t>
+                <w:t xml:space="preserve">hal-04880030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du GT DALHIA - Digital Humanities and Cultural Heritage - à EGC2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire AHP-PReST : Archives Henri-Poincaré - Philosophie et Recherches sur les Sciences et les Technologies; LORIA : Laboratoire Lorrain de Recherche en Informatique et ses Applications, Jun 2022, Nancy, France. pp.23-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7014341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683727v1</w:t>
+                <w:t xml:space="preserve">hal-03760353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Données historiques. État d’avancement des travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7014341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03760353v1</w:t>
+                <w:t xml:space="preserve">hal-04879992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été d'ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Atelier du GT DALHIA - Digital Humanities and Cultural Heritage - à EGC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880038v1</w:t>
+                <w:t xml:space="preserve">hal-03683727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « flou » : confronter une notion en histoire et en informatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du programme ANR ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">École d'été d'ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880030v1</w:t>
+                <w:t xml:space="preserve">hal-04880038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carnet de recherche : penser une conversation scientifique décentrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recherche sur les unités d’observation pour une ontologie historique. L'exemple du Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été d'ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sorrèze, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880043v1</w:t>
+                <w:t xml:space="preserve">hal-04880051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels liens entre histoire et numérique? Retour réflexif sur les 3 ans du séminaire Histoire &amp; humanités numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le carnet de recherche : penser une conversation scientifique décentrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Numérique et histoire sociale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t>
+              <w:t xml:space="preserve">École d'été d'ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sorrèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869554v1</w:t>
+                <w:t xml:space="preserve">hal-04880043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner les contours de la numérisation du métier d’historien.ne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude «Ethnographier les pratiques en régime numérique : méthodes et enjeux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3890,264 +3890,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche sur les unités d’observation pour une ontologie historique. L'exemple du Languedoc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quels liens entre histoire et numérique? Retour réflexif sur les 3 ans du séminaire Histoire &amp; humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Numérique et histoire sociale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880051v1</w:t>
+                <w:t xml:space="preserve">hal-04869554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire numérique et numérisation du métier d’historien : faire la part des choses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comment insérer un enseignement en humanités numériques dans un cursus d’histoire « classique » ? Retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Qu’est-ce que le numérique fait aux disciplines des SHS ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Épistémologies et Pratiques des Humanités Numériques (EPHN) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869581v1</w:t>
+                <w:t xml:space="preserve">hal-04880069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que l’autopublication fait aux archives ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des sources numériques à la numérisation des pratiques historiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Histoire &amp; humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880061v1</w:t>
+                <w:t xml:space="preserve">hal-03351725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Graduate Students to Research in the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Enseigner le numérique aux historien·ne·s – perspectives internationales » organisée par l’Institut Historique Allemand et le Luxembourg Center for Contemporary and Digital History (C2DH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4166,165 +4166,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sources numériques à la numérisation des pratiques historiennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Histoire numérique et numérisation du métier d’historien : faire la part des choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Qu’est-ce que le numérique fait aux disciplines des SHS ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351725v1</w:t>
+                <w:t xml:space="preserve">hal-04869581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment insérer un enseignement en humanités numériques dans un cursus d’histoire « classique » ? Retour d’expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Qu’est-ce que l’autopublication fait aux archives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Épistémologies et Pratiques des Humanités Numériques (EPHN) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Histoire &amp; humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880069v1</w:t>
+                <w:t xml:space="preserve">hal-04880061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surexploitation ou gestion ? Les dynamiques historiques du sapin dans les forêts charbonnées du Vicdessos</w:t>
               </w:r>
@@ -4362,51 +4362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
@@ -4448,51 +4448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier digital de l'historien : Euchronie, entre histoire numérique et histoire publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord 2017 : (dé)construire l'histoire numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4517,51 +4517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace montagnard méridional dans la grande réformation (1666-1673)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Forêt et montagne. Évolution et aménagement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GHFF, Sep 2012, Chambéry, France. pp.109-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4586,51 +4586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppositions et conflits dans la maîtrise de Comminges (XVIe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dissidences et conflits populaires dans les Pyrénées. 60e congrès de la Fédération historique Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France. pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4687,90 +4687,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 2e journée thématique sur les Humanités Numériques et l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France. Association Française pour l'Intelligence Artificielle, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4827,51 +4827,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner les contours de la numérisation du métier d’historien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histinéraires. La fabrique de l’histoire telle qu’elle se raconte. Une enquête sur les historiens contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9791032004975</w:t>
@@ -4900,51 +4900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Southern French Forests under—and before—Colbert: Between Law and Custom, ca. 1500–1700</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation’s Roots: Managing for Sustainability in Preindustrial Europe, 1100–1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berghahn Books, pp.230-254, 2020, 9781789206920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5017,51 +5017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5099,51 +5099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water issues in the archives of the French royal forestry administration (16th-18th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territory, Society, and Technology. Proceedings of the France-Japan Research Cooperation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5194,331 +5194,331 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ObARDI : une introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le blog : organiser l’espace décentré de la conversation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345609v1</w:t>
+                <w:t xml:space="preserve">hal-03415275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ObARDI: An Introduction</w:t>
+                <w:t xml:space="preserve">ObARDI : une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466044v1</w:t>
+                <w:t xml:space="preserve">hal-03345609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Blog: Organizing the Decentered Space of Scientific Conversation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ObARDI: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475790v1</w:t>
+                <w:t xml:space="preserve">hal-03466044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le blog : organiser l’espace décentré de la conversation scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to Blog: Organizing the Decentered Space of Scientific Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415275v1</w:t>
+                <w:t xml:space="preserve">hal-03475790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que le numérique fait aux historiens ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9au⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5712,51 +5712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données du projet ANR ObARDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Emmanuel Demonsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5913,51 +5913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et paléo-écologie des sapinières du Volvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6063,51 +6063,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter les arbres. Une histoire des forêts méridionales à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Toulouse - Jean Jaurès, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6224,51 +6224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="805A5878"/>
+    <w:nsid w:val="818310B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6455,51 +6455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-poublanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4234-7240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191206423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marqu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14370" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ch&#226;teau-Dutier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.508" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.507" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5685" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.052.0039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-H10GQ2CS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.141.0215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.050" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00802126v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880069v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190380v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781789206937" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9au" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeleine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Emmanuel Demonsant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02376915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-poublanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4234-7240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191206423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marqu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14370" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14445" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ch&#226;teau-Dutier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.507" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.508" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.052.0039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-H10GQ2CS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5685" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.141.0215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.050" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00802126v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190380v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781789206937" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9au" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeleine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Emmanuel Demonsant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02376915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>