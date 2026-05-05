--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -196,278 +196,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier « Historien·nes et numérique : pratiques et expériences vécues » : De l’histoire sérielle à l’histoire en contexte numérique. Héritages, définitions et enjeux</w:t>
+                <w:t xml:space="preserve">Entretien croisé : « Histoire, enseignement et numérique » avec Élodie Guillon, Caroline Muller et Émilien Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Émilien Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/framespa.14370⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.14445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156072v1</w:t>
+                <w:t xml:space="preserve">halshs-04596553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien croisé : « Histoire, enseignement et numérique » avec Élodie Guillon, Caroline Muller et Émilien Ruiz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction au dossier « Historien·nes et numérique : pratiques et expériences vécues » : De l’histoire sérielle à l’histoire en contexte numérique. Héritages, définitions et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/framespa.14445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/framespa.14370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04596553v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ObARDI : un projet interdisciplinaire pour comprendre la construction de l'État moderne (1661-1789)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -508,627 +508,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (2)</w:t>
+                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Château-Dutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, 1, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revuehn.507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964099v1</w:t>
+                <w:t xml:space="preserve">hal-02964098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (1)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Château-Dutier</w:t>
+                <w:t xml:space="preserve">Écrire pour le (grand) public sans renoncer aux pairs : trois expériences de revues en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Émilien Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thély</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vorms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revuehn.508⟩</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Écrire autrement ? L'histoire sociale en quête de publics, 4 (269-270), pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.269.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964098v1</w:t>
+                <w:t xml:space="preserve">hal-02878925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire pour le (grand) public sans renoncer aux pairs : trois expériences de revues en ligne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Éditorial. Donner à lire les humanités numériques francophones (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Berra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Château-Dutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Vorms</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Écrire autrement ? L'histoire sociale en quête de publics, 4 (269-270), pp.149-164. </w:t>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.269.0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878925v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts du Midi décrites comme dévastées au XVIIe siècle sont-elles une construction culturelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les jeunes historiens rêvent-ils d’archives numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (2), pp.39. </w:t>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le goût de l’archive à l’ère numérique, 253, pp.37-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hsr.052.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2019.5685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03313225v1</w:t>
+                <w:t xml:space="preserve">halshs-02173879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes historiens rêvent-ils d’archives numériques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les forêts du Midi décrites comme dévastées au XVIIe siècle sont-elles une construction culturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (2), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hsr.052.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/gazar.2019.5685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02173879v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03313225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historien à l’âge numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.243-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1179,51 +1179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner à voir et à penser les contenus autopubliés sur le passé en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Mémoire, Histoire et médiations : approches croisées, 99, pp.44-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1296,51 +1296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1387,51 +1387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un garde forestier nommé Louis XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1450,195 +1450,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage de l'archive comme fondement du pouvoir monarchique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Forêts et sociétés dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.00-00</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00960015v1</w:t>
+                <w:t xml:space="preserve">hal-01006535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts et sociétés dans la longue durée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'usage de l'archive comme fondement du pouvoir monarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006535v1</w:t>
+                <w:t xml:space="preserve">halshs-00960015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'État forestier et les luttes d'influence dans la maîtrise particulière de Comminges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 124 (277), pp.27-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1676,51 +1676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot; forêt fantôme &amp;quot; : un petit patrimoine forestier en Comminges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1745,51 +1745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces d'une &amp;quot;forêt fantôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1859,51 +1859,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et incertitude des données historiques : introduction au wokrshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Qualité et incertitude des données historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FRAMESPA; Projets Time Machine, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1928,51 +1928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler d'informations, de données, de data... en histoire et en informatique : réflexions interdisciplinaires à partir du projet ANR ObARDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2010,51 +2010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social configurations and their impact on forest management in the South West of France (13th-17th)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergences and divergences in the relationship between industries and forestry in Europe: conservation, management, uses and environmental impact (14th-19th centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Koldo Trapaga Monchet (URJC); Álvaro Aragón Ruano (EHU-UPV), Oct 2025, Aranjuez (Madrid), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2079,51 +2079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données en histoire : des obtenues, des datas, des captas ? Pour une histoire critique des liens entre histoire et informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La documentació medieval (segles IX-XII). Creació, bases de dades i gestió digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’Estudis Catalans, Dec 2025, Barcelone (ES), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2142,808 +2142,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sources aux données historiques : quels enjeux pour une cartographie critique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelle interdisciplinarité dans la construction d’ontologies historiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Gay</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Les atlas historiques régionaux, Clermont-Ferrand, 26 juin 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferand, France</w:t>
+              <w:t xml:space="preserve">Séminaire Histoire, Humanités numériques et Informatique (H2NI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847265v1</w:t>
+                <w:t xml:space="preserve">hal-04879959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle interdisciplinarité dans la construction d’ontologies historiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Des sources aux données historiques. Quels enjeux pour une cartographie critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Histoire, Humanités numériques et Informatique (H2NI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Spatialisation des archives et des données "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879959v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sources aux données historiques. Quels enjeux pour une cartographie critique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Création d’une infrastructure géospatiale de la France 1700-2020 : ObARDI et les données informatiques historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Spatialisation des archives et des données "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque final / Restitution des travaux de l’ANR-Communes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869045v1</w:t>
+                <w:t xml:space="preserve">hal-04869047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une infrastructure géospatiale de la France 1700-2020 : ObARDI et les données informatiques historiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que fait l’interdisciplinarité à notre rapport aux données historiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final / Restitution des travaux de l’ANR-Communes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Data team", SciencesPo, Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869047v1</w:t>
+                <w:t xml:space="preserve">hal-04879946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que fait l’interdisciplinarité à notre rapport aux données historiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Des sources aux données historiques : quels enjeux pour une cartographie critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Data team", SciencesPo, Centre d'histoire de Sciences Po</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Les atlas historiques régionaux, Clermont-Ferrand, 26 juin 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879946v1</w:t>
+                <w:t xml:space="preserve">hal-04847265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des données informatiques historiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Petite enquête sur les liens entre histoire et [humanités] numérique(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctorat ICT « Histoire et humanités numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879966v1</w:t>
+                <w:t xml:space="preserve">hal-04880024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite enquête sur les liens entre histoire et [humanités] numérique(s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Espaces construits par la puissance publique et espace vécus par les justiciables dans le royaume de France (1661-1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorat ICT « Histoire et humanités numériques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la FHRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération historique de la région Occitanie, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880024v1</w:t>
+                <w:t xml:space="preserve">hal-04301060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces construits par la puissance publique et espace vécus par les justiciables dans le royaume de France (1661-1789)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Questionner le sens et la nature des données historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la FHRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération historique de la région Occitanie, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque DH Nord 2023 « Humanités numériques et questions d’éthides : débats, enjeux, pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301060v1</w:t>
+                <w:t xml:space="preserve">hal-04869055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner le sens et la nature des données historiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’incertitude : au coeur de la géographie administrative historique. Le cas des bailliages et juridictions assimilées en 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DH Nord 2023 « Humanités numériques et questions d’éthides : débats, enjeux, pratiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Des sources aux systèmes d’information géographique : des outils pour la cartographie dans les humanités numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869055v1</w:t>
+                <w:t xml:space="preserve">hal-04880018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter les territoires de la France moderne dans des graphes de connaissances : le projet OBARDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,903 +2975,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incertitude : au coeur de la géographie administrative historique. Le cas des bailliages et juridictions assimilées en 1789</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Penser les sites de visualisation et de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Des sources aux systèmes d’information géographique : des outils pour la cartographie dans les humanités numériques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole d'été ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880018v1</w:t>
+                <w:t xml:space="preserve">hal-04879988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les sites de visualisation et de modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’incertitude : au coeur de la géographie administrative historique. Pratiques exploratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879988v1</w:t>
+                <w:t xml:space="preserve">hal-04880009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incertitude : au coeur de la géographie administrative historique. Pratiques exploratoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques des données informatiques historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Gay</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880009v1</w:t>
+                <w:t xml:space="preserve">hal-04879966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « flou » : confronter une notion en histoire et en informatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Données historiques. État d’avancement des travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du programme ANR ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880030v1</w:t>
+                <w:t xml:space="preserve">hal-04879992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier du GT DALHIA - Digital Humanities and Cultural Heritage - à EGC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2022, Blois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760353v1</w:t>
+                <w:t xml:space="preserve">hal-03683727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données historiques. État d’avancement des travaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées humanités numériques et Web sémantique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire AHP-PReST : Archives Henri-Poincaré - Philosophie et Recherches sur les Sciences et les Technologies; LORIA : Laboratoire Lorrain de Recherche en Informatique et ses Applications, Jun 2022, Nancy, France. pp.23-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7014341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879992v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphes de connaissances pour représenter et analyser l'évolution des territoires en Histoire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du GT DALHIA - Digital Humanities and Cultural Heritage - à EGC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale Francophone d'Extraction et de Gestion des Connaissances, Jan 2022, Blois, France</w:t>
+              <w:t xml:space="preserve">École d'été d'ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683727v1</w:t>
+                <w:t xml:space="preserve">hal-04880038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le « flou » : confronter une notion en histoire et en informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été d'ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne du programme ANR ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880038v1</w:t>
+                <w:t xml:space="preserve">hal-04880030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche sur les unités d’observation pour une ontologie historique. L'exemple du Languedoc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le carnet de recherche : penser une conversation scientifique décentrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">École d'été d'ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sorrèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880051v1</w:t>
+                <w:t xml:space="preserve">hal-04880043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carnet de recherche : penser une conversation scientifique décentrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quels liens entre histoire et numérique? Retour réflexif sur les 3 ans du séminaire Histoire &amp; humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été d'ObARDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sorrèze, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Numérique et histoire sociale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880043v1</w:t>
+                <w:t xml:space="preserve">hal-04869554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner les contours de la numérisation du métier d’historien.ne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude «Ethnographier les pratiques en régime numérique : méthodes et enjeux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3890,264 +3890,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels liens entre histoire et numérique? Retour réflexif sur les 3 ans du séminaire Histoire &amp; humanités numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recherche sur les unités d’observation pour une ontologie historique. L'exemple du Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Numérique et histoire sociale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne du projet ANR ObARDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869554v1</w:t>
+                <w:t xml:space="preserve">hal-04880051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment insérer un enseignement en humanités numériques dans un cursus d’histoire « classique » ? Retour d’expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Histoire numérique et numérisation du métier d’historien : faire la part des choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Épistémologies et Pratiques des Humanités Numériques (EPHN) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Qu’est-ce que le numérique fait aux disciplines des SHS ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880069v1</w:t>
+                <w:t xml:space="preserve">hal-04869581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sources numériques à la numérisation des pratiques historiennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Qu’est-ce que l’autopublication fait aux archives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Histoire &amp; humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351725v1</w:t>
+                <w:t xml:space="preserve">hal-04880061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Graduate Students to Research in the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Enseigner le numérique aux historien·ne·s – perspectives internationales » organisée par l’Institut Historique Allemand et le Luxembourg Center for Contemporary and Digital History (C2DH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4166,165 +4166,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire numérique et numérisation du métier d’historien : faire la part des choses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment insérer un enseignement en humanités numériques dans un cursus d’histoire « classique » ? Retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Qu’est-ce que le numérique fait aux disciplines des SHS ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Épistémologies et Pratiques des Humanités Numériques (EPHN) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869581v1</w:t>
+                <w:t xml:space="preserve">hal-04880069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que l’autopublication fait aux archives ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Des sources numériques à la numérisation des pratiques historiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Histoire &amp; humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880061v1</w:t>
+                <w:t xml:space="preserve">hal-03351725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surexploitation ou gestion ? Les dynamiques historiques du sapin dans les forêts charbonnées du Vicdessos</w:t>
               </w:r>
@@ -4362,51 +4362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
@@ -4448,51 +4448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier digital de l'historien : Euchronie, entre histoire numérique et histoire publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord 2017 : (dé)construire l'histoire numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4517,51 +4517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace montagnard méridional dans la grande réformation (1666-1673)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Forêt et montagne. Évolution et aménagement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GHFF, Sep 2012, Chambéry, France. pp.109-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4586,51 +4586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppositions et conflits dans la maîtrise de Comminges (XVIe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dissidences et conflits populaires dans les Pyrénées. 60e congrès de la Fédération historique Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France. pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4687,90 +4687,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 2e journée thématique sur les Humanités Numériques et l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France. Association Française pour l'Intelligence Artificielle, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4827,51 +4827,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner les contours de la numérisation du métier d’historien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histinéraires. La fabrique de l’histoire telle qu’elle se raconte. Une enquête sur les historiens contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9791032004975</w:t>
@@ -4900,51 +4900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Southern French Forests under—and before—Colbert: Between Law and Custom, ca. 1500–1700</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation’s Roots: Managing for Sustainability in Preindustrial Europe, 1100–1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berghahn Books, pp.230-254, 2020, 9781789206920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5017,51 +5017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5099,51 +5099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water issues in the archives of the French royal forestry administration (16th-18th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territory, Society, and Technology. Proceedings of the France-Japan Research Cooperation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5194,331 +5194,331 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le blog : organiser l’espace décentré de la conversation scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ObARDI : une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415275v1</w:t>
+                <w:t xml:space="preserve">hal-03345609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ObARDI : une introduction</w:t>
+                <w:t xml:space="preserve">ObARDI: An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345609v1</w:t>
+                <w:t xml:space="preserve">hal-03466044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ObARDI: An Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How to Blog: Organizing the Decentered Space of Scientific Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466044v1</w:t>
+                <w:t xml:space="preserve">hal-03475790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Blog: Organizing the Decentered Space of Scientific Conversation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le blog : organiser l’espace décentré de la conversation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475790v1</w:t>
+                <w:t xml:space="preserve">hal-03415275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que le numérique fait aux historiens ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9au⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5712,51 +5712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données du projet ANR ObARDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Emmanuel Demonsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5913,51 +5913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et paléo-écologie des sapinières du Volvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6063,100 +6063,194 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter les arbres. Une histoire des forêts méridionales à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Toulouse - Jean Jaurès, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02376915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disséminer ses données historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6224,51 +6318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="818310B3"/>
+    <w:nsid w:val="CA87D9EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6455,51 +6549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-poublanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4234-7240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191206423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marqu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14370" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14445" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ch&#226;teau-Dutier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.507" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.508" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.052.0039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-H10GQ2CS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5685" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.141.0215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.050" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00802126v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879988v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190380v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781789206937" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466044v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9au" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeleine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Emmanuel Demonsant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02376915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-poublanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4234-7240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191206423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marqu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14370" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.13379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ch&#226;teau-Dutier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.508" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02964099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.507" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5685" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.052.0039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-H10GQ2CS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.141.0215" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.050" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00802126v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03760353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7014341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880069v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190380v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781789206937" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9au" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeleine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Emmanuel Demonsant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01006528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02376915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>