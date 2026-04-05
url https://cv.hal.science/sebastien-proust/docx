--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -334,274 +334,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharge estimation in compound channels with converging and diverging floodplains using an optimised Gradient Boosting Algorithm</w:t>
+                <w:t xml:space="preserve">Very-large-scale motions in open-channel flow: Insights from velocity spectra, correlations, and structure functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Shekhar Sandilya</w:t>
+                <w:t xml:space="preserve">A. Zampiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhabani Shankar Das</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Proust</w:t>
+                <w:t xml:space="preserve">B. Cerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divyanshu Shekhar</w:t>
+                <w:t xml:space="preserve">C. Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/hydro.2024.292⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0205033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662746v1</w:t>
+                <w:t xml:space="preserve">hal-04560029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-large-scale motions in open-channel flow: Insights from velocity spectra, correlations, and structure functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discharge estimation in compound channels with converging and diverging floodplains using an optimised Gradient Boosting Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berni</w:t>
+                <w:t xml:space="preserve">Shashank Shekhar Sandilya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Proust</w:t>
+                <w:t xml:space="preserve">Bhabani Shankar Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nikora</w:t>
+                <w:t xml:space="preserve">Divyanshu Shekhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (5), pp.1122-1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0205033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/hydro.2024.292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560029v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large and very large scale motions in open-channel flows over rough bed in the presence and absence of a mixing layer</w:t>
               </w:r>
@@ -730,51 +730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laboratory experiment on the pollutant transport in a flooded street network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fagour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1302,51 +1302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-channel flows through emergent rigid vegetation: Effects of bed roughness and shallowness on the flow structure and surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (10), pp.106602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,222 +1495,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse surface waves in steady uniform and non-uniform flows through an array of emergent and slightly submerged square cylinders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compound open-channel flows: effects of transverse currents on the flow structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saâdia Benmamar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir I Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221686.2019.1647885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911702v1</w:t>
+                <w:t xml:space="preserve">hal-03130036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound open-channel flows: effects of transverse currents on the flow structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse surface waves in steady uniform and non-uniform flows through an array of emergent and slightly submerged square cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chetibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vladimir I Nikora</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saâdia Benmamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 885, </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (4), pp.605-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2019.1647885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130036v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonuniform Flows in a Compound Open‐Channel: Assessment of a Hybrid RANS‐LES Approach</w:t>
               </w:r>
@@ -3322,204 +3322,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological interpretation of deposits of yield stress fluids</w:t>
+                <w:t xml:space="preserve">Slow, unconfined speading of a mudflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 66, pp.55-70</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, vol. 101, n° B11, p. 25.217-25.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575691v1</w:t>
+                <w:t xml:space="preserve">hal-02609179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow, unconfined speading of a mudflow</w:t>
+                <w:t xml:space="preserve">Rheological interpretation of deposits of yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, vol. 101, n° B11, p. 25.217-25.229</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 66, pp.55-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609179v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow, unconfined spreading of a mudflow</w:t>
               </w:r>
@@ -3744,51 +3744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Flow Structures in Shallow Shear Flows behind a splitter plate over Smooth Bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3874,51 +3874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5101,51 +5101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow structure in compound open-channel flows in the presence of transverse currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6891,523 +6891,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recirculation zones downstream open channel expansions</w:t>
+                <w:t xml:space="preserve">Investigations on the establishment of uniform flow in compound channel flumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bousmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shiono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.2233-2238</w:t>
+              <w:t xml:space="preserve">8th international Conference on Hydro-Science and Engineering, Nagoya University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nagoya, Japan. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591330v1</w:t>
+                <w:t xml:space="preserve">hal-02591331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the establishment of uniform flow in compound channel flumes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolving energy losses for non-uniform flows in compound channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bousmar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international Conference on Hydro-Science and Engineering, Nagoya University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nagoya, Japan. pp.10</w:t>
+              <w:t xml:space="preserve">4th International Conference on Fluvial Hydraulics. River Flow 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.437-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591331v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving energy losses for non-uniform flows in compound channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and numerical modeling of overbank flow with a groyne on the floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Fluvial Hydraulics. River Flow 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.437-445</w:t>
+              <w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.447-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590894v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and numerical modeling of overbank flow with a groyne on the floodplain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Peltier</w:t>
+                <w:t xml:space="preserve">Recirculation zones downstream open channel expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bomchil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.447-456</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.2233-2238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590895v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow structure in straight compound channel section of River Rhône in France for overbank flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shiono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7478,89 +7478,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective IgG subclass deficiency in children with recurrent infections : clinical, biological and therapeutic relevance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IgG subclass deficiency and vaccination antibody titers : a paediatric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Proust</w:t>
+                <w:t xml:space="preserve">Françoise Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Troussier</w:t>
+                <w:t xml:space="preserve">C. Beloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soltner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7579,113 +7579,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'European Society for Immunodeficiencies (ESID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hertogenbosch, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332092v1</w:t>
+                <w:t xml:space="preserve">hal-03332103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgG subclass deficiency and vaccination antibody titers : a paediatric study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Selective IgG subclass deficiency in children with recurrent infections : clinical, biological and therapeutic relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Troussier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Beloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soltner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7704,51 +7704,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'European Society for Immunodeficiencies (ESID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hertogenbosch, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332103v1</w:t>
+                <w:t xml:space="preserve">hal-03332092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulements autour de singularités lors de débordements dans un lit composé</w:t>
               </w:r>
@@ -7760,77 +7760,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaucoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourdat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du Programme coordonné ANR ECCO 2005, Toulouse, FRA, 3-5 décembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.6</w:t>
@@ -7885,51 +7885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bousmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8075,51 +8075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recirculating flow behind groynes for compound-channel geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8209,51 +8209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8291,51 +8291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of 1D flow modelling for compound channels with a converging floodplain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8429,51 +8429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity measurements in a concrete experimental channel representing a flood plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bousmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8589,51 +8589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon Fleuves 2001, 6-8 juin 2001, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8671,51 +8671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement autour d'un obstacle. Expérimentation en canal et modélisation bidimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9510,51 +9510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9598,51 +9598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9686,51 +9686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10253,51 +10253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA1F390A"/>
+    <w:nsid w:val="5DE989F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10484,51 +10484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-proust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110357264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1164-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien C&#233;rino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Nikora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10013-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar Sandilya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhabani Shankar Das" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Shekhar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2024.292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zampiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cerino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zampiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nikora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-10008-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kaddi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-09988-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Mej&#237;a&#8208;morales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032984" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.818" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mejia Morales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Sigaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126715" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063288" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oukacine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00791-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chetibi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;dia Benmamar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2019.1647885" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2319-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao N. Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao B. Leal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Peltier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.23.07" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-017-9525-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9471-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Fernandes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peltier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.818586" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiono" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.796499" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908959v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jean Marie Mignot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.08.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bousmar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.10.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:9(958)" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2005)131:5(408)" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien E Bourban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Camazzola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X202262" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bader" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221305" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Rtimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loizeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sessa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Real" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Romano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130134v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22619-276" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Khuntia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K Khatua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kaddi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Cierco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Khuntia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Khatua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921895v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Das" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukacine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chetibi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmamar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605006v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373346v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathurin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.S. Fernandes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filonovich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazlewood" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595491v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726156v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473241v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riviere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bomchil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Francon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332092v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Troussier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soltner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beloncle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589852v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucoret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588146v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Bristeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Champagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Morel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581821v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cetina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzyk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_39" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606969v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407808v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608616v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02587088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02606007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600361v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600363v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-proust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110357264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1164-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien C&#233;rino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Nikora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10013-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zampiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar Sandilya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhabani Shankar Das" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Shekhar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2024.292" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cerino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zampiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nikora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-10008-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kaddi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-09988-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Mej&#237;a&#8208;morales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032984" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.818" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mejia Morales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Sigaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126715" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063288" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oukacine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00791-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130036v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.973" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chetibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;dia Benmamar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2019.1647885" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2319-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao N. Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao B. Leal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Peltier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.23.07" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-017-9525-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9471-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Fernandes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peltier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.818586" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiono" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.796499" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908959v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jean Marie Mignot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.08.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bousmar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.10.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:9(958)" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2005)131:5(408)" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien E Bourban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Camazzola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X202262" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bader" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221305" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Rtimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loizeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sessa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Real" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Romano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130134v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22619-276" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Khuntia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K Khatua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kaddi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Cierco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Khuntia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Khatua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921895v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Das" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukacine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chetibi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmamar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605006v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373346v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathurin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.S. Fernandes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filonovich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazlewood" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595491v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726156v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473241v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riviere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590894v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591330v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bomchil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Francon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Troussier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beloncle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soltner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332092v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589852v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucoret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588146v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Bristeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Champagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Morel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581821v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cetina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzyk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_39" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606969v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407808v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608616v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02587088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02606007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600361v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600363v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>