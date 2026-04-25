--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -334,447 +334,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-large-scale motions in open-channel flow: Insights from velocity spectra, correlations, and structure functions</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of unsteady flows in a compound open channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zampiron</w:t>
+                <w:t xml:space="preserve">Yassine Kaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cerino</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Nikora</w:t>
+                <w:t xml:space="preserve">François-Xavier Cierco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0205033⟩</w:t>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (3), pp.335-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-024-09988-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560029v1</w:t>
+                <w:t xml:space="preserve">hal-04622781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharge estimation in compound channels with converging and diverging floodplains using an optimised Gradient Boosting Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Shekhar Sandilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhabani Shankar Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divyanshu Shekhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (5), pp.1122-1149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/hydro.2024.292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large and very large scale motions in open-channel flows over rough bed in the presence and absence of a mixing layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very-large-scale motions in open-channel flow: Insights from velocity spectra, correlations, and structure functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zampiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Cerino</w:t>
+                <w:t xml:space="preserve">C. Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Zampiron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Berni</w:t>
+                <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Nikora</w:t>
+                <w:t xml:space="preserve">V. Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (6), pp.1421-1442. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10652-024-10008-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0205033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704345v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laboratory experiment on the pollutant transport in a flooded street network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fagour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -815,144 +802,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of unsteady flows in a compound open channel</w:t>
+                <w:t xml:space="preserve">Large and very large scale motions in open-channel flows over rough bed in the presence and absence of a mixing layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Kaddi</w:t>
+                <w:t xml:space="preserve">Bastien Cerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zampiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Cierco</w:t>
+                <w:t xml:space="preserve">Vladimir Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (3), pp.335-365. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (6), pp.1421-1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10652-024-09988-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10652-024-10008-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622781v1</w:t>
+                <w:t xml:space="preserve">hal-04704345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory investigation into the effect of the storage capacity of a city block on unsteady urban flood flows</w:t>
               </w:r>
@@ -1153,594 +1153,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the porosity of an urban block on the flood risk assessment: A laboratory experiment</w:t>
+                <w:t xml:space="preserve">Experimental flows through an array of emerged or slightly submerged square cylinders over a rough bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Mejia Morales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Paquier</w:t>
+                <w:t xml:space="preserve">Marina Oukacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius Sigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Proust</w:t>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126715⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-00791-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573248v1</w:t>
+                <w:t xml:space="preserve">hal-03130105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-channel flows through emergent rigid vegetation: Effects of bed roughness and shallowness on the flow structure and surface waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Proust</w:t>
+                <w:t xml:space="preserve">Impact of the porosity of an urban block on the flood risk assessment: A laboratory experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Mejia Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0063288⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 602, pp.126715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369211v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental flows through an array of emerged or slightly submerged square cylinders over a rough bed</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open-channel flows through emergent rigid vegetation: Effects of bed roughness and shallowness on the flow structure and surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Goutal</w:t>
+                <w:t xml:space="preserve">M. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (10), pp.106602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-00791-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0063288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03130105v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound open-channel flows: effects of transverse currents on the flow structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse surface waves in steady uniform and non-uniform flows through an array of emergent and slightly submerged square cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chetibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vladimir I Nikora</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saâdia Benmamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.973⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (4), pp.605-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2019.1647885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130036v1</w:t>
+                <w:t xml:space="preserve">hal-02911702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse surface waves in steady uniform and non-uniform flows through an array of emergent and slightly submerged square cylinders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compound open-channel flows: effects of transverse currents on the flow structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saâdia Benmamar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir I Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (4), pp.605-617. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 885, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221686.2019.1647885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911702v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonuniform Flows in a Compound Open‐Channel: Assessment of a Hybrid RANS‐LES Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2396,425 +2396,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent non-uniform flows in straight compound open-channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the error on the mean velocity and on the Reynolds stress due to a misoriented ADV probe in the horizontal plane: case of experiments in a compound open-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Leal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Rivière</w:t>
+                <w:t xml:space="preserve">Emmanuel Jean Marie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221686.2013.818586⟩</w:t>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, p. 34 - p. 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122551v1</w:t>
+                <w:t xml:space="preserve">hal-00908959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent flows in straight compound open-channel with a transverse embankment on the floodplain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Peltier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shiono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (4), p. 446 - p. 458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221686.2013.796499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the error on the mean velocity and on the Reynolds stress due to a misoriented ADV probe in the horizontal plane: case of experiments in a compound open-channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent non-uniform flows in straight compound open-channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Peltier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Rivière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34, p. 34 - p. 41. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (6), pp.656-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2013.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2013.818586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908959v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy losses in compound open channels</w:t>
               </w:r>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bousmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3207,51 +3207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upstream discharge distribution in compound-channel flumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bousmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,204 +3322,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow, unconfined speading of a mudflow</w:t>
+                <w:t xml:space="preserve">Rheological interpretation of deposits of yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, vol. 101, n° B11, p. 25.217-25.229</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 66, pp.55-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609179v1</w:t>
+                <w:t xml:space="preserve">hal-02575691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological interpretation of deposits of yield stress fluids</w:t>
+                <w:t xml:space="preserve">Slow, unconfined speading of a mudflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 66, pp.55-70</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, vol. 101, n° B11, p. 25.217-25.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575691v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow, unconfined spreading of a mudflow</w:t>
               </w:r>
@@ -3738,248 +3738,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Flow Structures in Shallow Shear Flows behind a splitter plate over Smooth Bed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental Study on Suspended Sediment Deposits over Floodplains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vladimir I Nikora</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Grenada, Spain. pp.1584-1589, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521716X202262⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Granada, Spain. pp.459-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521716X2022703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347213v1</w:t>
+                <w:t xml:space="preserve">hal-04347199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on Suspended Sediment Deposits over Floodplains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Boisson</w:t>
+                <w:t xml:space="preserve">Large-Scale Flow Structures in Shallow Shear Flows behind a splitter plate over Smooth Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Camenen</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir I Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Granada, Spain. pp.459-463, </w:t>
+              <w:t xml:space="preserve">, Jun 2022, Grenada, Spain. pp.1584-1589, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521716X2022703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521716X202262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347199v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEUFI Project for Accurate Urban Flood Risk Assessment</w:t>
               </w:r>
@@ -4099,90 +4099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation for flows through emerged or slightly sub-merged square obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Oukacine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajae Rtimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4224,51 +4224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical modelling of the influence of street-block flow exchanges during urban floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Mejia Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4457,51 +4457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a porous urban block on urban flood flow patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Mejia Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4872,51 +4872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the urban block structure on the flow pattern along a flooded street</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Mejia Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5101,51 +5101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow structure in compound open-channel flows in the presence of transverse currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5300,51 +5300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D modelling of open-channel flow through rigid vegetation: what strategy applying for simulating extreme flood events?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oukacine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,605 +5566,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the flow in the floodplains with evolving land occupations during extreme flood events (FlowRes ANR project)</w:t>
+                <w:t xml:space="preserve">1D+ model for overbank flows with a transition bed friction - emergent rigid vegetation drag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 12 p</w:t>
+              <w:t xml:space="preserve">8th International Conference on Fluvial Hydraulics (River Flow 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Saint Louis, MO, United States. pp.2255-2261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585278v1</w:t>
+                <w:t xml:space="preserve">hal-01373346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices des projets faisant appel à l’ingénierie écologique - Gestion « des crues » = de l’aléa inondation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform flow in prismatic compound channel: Benchmarking numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bousmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N.S. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filonovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Poulard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Proust</w:t>
+                <w:t xml:space="preserve">C. Hazlewood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.9</w:t>
+              <w:t xml:space="preserve">River Flow 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Saint Louis, United States. pp.272-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605006v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D+ model for overbank flows with a transition bed friction - emergent rigid vegetation drag</w:t>
+                <w:t xml:space="preserve">Predicting the flow in the floodplains with evolving land occupations during extreme flood events (FlowRes ANR project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chiaverini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Fluvial Hydraulics (River Flow 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Saint Louis, MO, United States. pp.2255-2261</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373346v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform flow in prismatic compound channel: Benchmarking numerical models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénéfices des projets faisant appel à l’ingénierie écologique - Gestion « des crues » = de l’aléa inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Filonovich</w:t>
+                <w:t xml:space="preserve">Christine Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hazlewood</w:t>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Saint Louis, United States. pp.272-280</w:t>
+              <w:t xml:space="preserve">Pollutec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604551v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform and gradually varied flows in compound channel versus free mixing layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, La Haye, Netherlands. 4 p</w:t>
@@ -6353,51 +6353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, San Jose, Costa Rica. pp.247-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6435,51 +6435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different inlet flow conditions on turbulence in a straight compound open channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6586,51 +6586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Goutal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simhydro 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sophia Antipolis, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6649,778 +6649,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of standing waves in a mountain river and its consequences on gravel bar morphodynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Dugué</w:t>
+                <w:t xml:space="preserve">Measurement of momentum transfer caused by a groyne in a compound channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Paquier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCEM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Santa Fe, Argentina. pp.65-72</w:t>
+              <w:t xml:space="preserve">33rd IAHR Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Vancouver, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592488v1</w:t>
+                <w:t xml:space="preserve">hal-00473241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of momentum transfer caused by a groyne in a compound channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Peltier</w:t>
+                <w:t xml:space="preserve">Formation of standing waves in a mountain river and its consequences on gravel bar morphodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Paquier</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IAHR Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Vancouver, Canada. 8 p</w:t>
+              <w:t xml:space="preserve">RCEM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Santa Fe, Argentina. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473241v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the establishment of uniform flow in compound channel flumes</w:t>
+                <w:t xml:space="preserve">Recirculation zones downstream open channel expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Terrier</w:t>
+                <w:t xml:space="preserve">N. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bomchil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international Conference on Hydro-Science and Engineering, Nagoya University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nagoya, Japan. pp.10</w:t>
+              <w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.2233-2238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591331v1</w:t>
+                <w:t xml:space="preserve">hal-02591330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving energy losses for non-uniform flows in compound channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and numerical modeling of overbank flow with a groyne on the floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Fluvial Hydraulics. River Flow 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.437-445</w:t>
+              <w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.447-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590894v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and numerical modeling of overbank flow with a groyne on the floodplain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolving energy losses for non-uniform flows in compound channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bousmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.447-456</w:t>
+              <w:t xml:space="preserve">4th International Conference on Fluvial Hydraulics. River Flow 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.437-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590895v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recirculation zones downstream open channel expansions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Investigations on the establishment of uniform flow in compound channel flumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bousmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shiono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.2233-2238</w:t>
+              <w:t xml:space="preserve">8th international Conference on Hydro-Science and Engineering, Nagoya University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nagoya, Japan. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591330v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow structure in straight compound channel section of River Rhône in France for overbank flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shiono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7484,51 +7484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgG subclass deficiency and vaccination antibody titers : a paediatric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7622,51 +7622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective IgG subclass deficiency in children with recurrent infections : clinical, biological and therapeutic relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7760,51 +7760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaucoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7853,273 +7853,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for computing non-uniform flows in compound channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments on the flow in a enlarging compound channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bousmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international conference on fluvial hydraulics, River Flow 2006, Lisbon, PRT, 6-8 September 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.405-414</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Fluvial Hydraulics, River Flow 2006, Lisbon, PRT, 6-8 September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.323-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588146v1</w:t>
+                <w:t xml:space="preserve">hal-02588151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on the flow in a enlarging compound channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology for computing non-uniform flows in compound channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bousmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Proust</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Fluvial Hydraulics, River Flow 2006, Lisbon, PRT, 6-8 September 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.323-332</w:t>
+              <w:t xml:space="preserve">3rd international conference on fluvial hydraulics, River Flow 2006, Lisbon, PRT, 6-8 September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.405-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588151v1</w:t>
+                <w:t xml:space="preserve">hal-02588146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recirculating flow behind groynes for compound-channel geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8209,51 +8209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8291,51 +8291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of 1D flow modelling for compound channels with a converging floodplain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8429,51 +8429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity measurements in a concrete experimental channel representing a flood plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bousmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8589,51 +8589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon Fleuves 2001, 6-8 juin 2001, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8671,51 +8671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement autour d'un obstacle. Expérimentation en canal et modélisation bidimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8815,51 +8815,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Modelling of the Influence of Street-Block Flow Exchanges During Urban Floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Mejia Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9154,51 +9154,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement des ouvrages de « Ralentissement Dynamique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9478,203 +9478,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet 01 PNRH 02. Ecoulement en lit composé en présence de singularités. Rapport scientifique final de première année. Mai 2003</w:t>
+                <w:t xml:space="preserve">Projet 01 PNRH 02. Ecoulement en lit composé en présence de singularités. Rapport scientifique final. Octobre 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2003, pp.23</w:t>
+              <w:t xml:space="preserve">irstea. 2003, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584043v1</w:t>
+                <w:t xml:space="preserve">hal-02583545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet 01 PNRH 02. Ecoulement en lit composé en présence de singularités. Rapport scientifique final. Octobre 2003</w:t>
+                <w:t xml:space="preserve">Projet 01 PNRH 02. Ecoulement en lit composé en présence de singularités. Rapport scientifique final de première année. Mai 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2003, pp.25</w:t>
+              <w:t xml:space="preserve">irstea. 2003, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583545v1</w:t>
+                <w:t xml:space="preserve">hal-02584043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation bidimensionnelle d'une plaine d'inondation - Représentation d'obstacles. Rapport final</w:t>
               </w:r>
@@ -9686,51 +9686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10253,51 +10253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DE989F0"/>
+    <w:nsid w:val="D5E667F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10484,51 +10484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-proust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110357264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1164-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien C&#233;rino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Nikora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10013-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zampiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar Sandilya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhabani Shankar Das" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Shekhar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2024.292" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cerino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zampiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nikora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-10008-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kaddi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-09988-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Mej&#237;a&#8208;morales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032984" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.818" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mejia Morales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Sigaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126715" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063288" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oukacine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00791-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130036v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.973" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chetibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;dia Benmamar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2019.1647885" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2319-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao N. Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao B. Leal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Peltier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.23.07" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-017-9525-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9471-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Fernandes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peltier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.818586" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiono" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.796499" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908959v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jean Marie Mignot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.08.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bousmar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.10.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:9(958)" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2005)131:5(408)" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien E Bourban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Camazzola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X202262" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bader" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221305" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Rtimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loizeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sessa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Real" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Romano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130134v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22619-276" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Khuntia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K Khatua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kaddi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Cierco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Khuntia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Khatua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921895v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Das" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukacine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chetibi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmamar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605006v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373346v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathurin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.S. Fernandes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filonovich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazlewood" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595491v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726156v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473241v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riviere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590894v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591330v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bomchil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Francon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Troussier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beloncle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soltner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332092v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589852v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucoret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588146v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Bristeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Champagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Morel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581821v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cetina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzyk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_39" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606969v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407808v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608616v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02587088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02606007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600361v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600363v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-proust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110357264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1164-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien C&#233;rino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Nikora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10013-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kaddi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-09988-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar Sandilya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhabani Shankar Das" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Shekhar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2024.292" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zampiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cerino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zampiron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nikora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-10008-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Mej&#237;a&#8208;morales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032984" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.818" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oukacine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00791-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mejia Morales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Sigaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369211v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063288" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chetibi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;dia Benmamar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2019.1647885" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2319-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao N. Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao B. Leal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Peltier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.23.07" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-017-9525-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9471-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peltier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jean Marie Mignot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.08.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiono" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.796499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.818586" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bousmar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.10.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:9(958)" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2005)131:5(408)" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien E Bourban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Camazzola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X202262" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bader" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221305" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Rtimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loizeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sessa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Real" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Romano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130134v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22619-276" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Khuntia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K Khatua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kaddi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Cierco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Khuntia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Khatua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921895v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Das" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukacine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chetibi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmamar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathurin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.S. Fernandes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filonovich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazlewood" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595491v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726156v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riviere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bomchil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Francon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Troussier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beloncle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soltner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332092v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589852v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucoret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588151v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Bristeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Champagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Morel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581821v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cetina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzyk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_39" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606969v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407808v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608616v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02587088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02606007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600361v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600363v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>