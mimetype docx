--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,10198 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10146 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.47266881029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien PROUST </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher in hydraulics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2703-4633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110357264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=aOtaQdwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-1164-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow turbulent mixing layers in open-channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Nikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-025-10013-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very-large-scale motions in open-channel flow: Insights from velocity spectra, correlations, and structure functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zampiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (4), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0205033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge estimation in compound channels with converging and diverging floodplains using an optimised Gradient Boosting Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashank Shekhar Sandilya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhabani Shankar Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyanshu Shekhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (5), pp.1122-1149. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/hydro.2024.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large and very large scale motions in open-channel flows over rough bed in the presence and absence of a mixing layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zampiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Nikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (6), pp.1421-1442. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-024-10008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory experiment on the pollutant transport in a flooded street network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 640, pp.131603. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of unsteady flows in a compound open channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Kaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Cierco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.335-365. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-024-09988-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory investigation into the effect of the storage capacity of a city block on unsteady urban flood flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Mejía‐morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (e2022WR032984), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR032984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow mixing layers over hydraulically smooth bottom in a tilted open channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Nikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 951, pp.A17. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the porosity of an urban block on the flood risk assessment: A laboratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mejia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 602, pp.126715. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-channel flows through emergent rigid vegetation: Effects of bed roughness and shallowness on the flow structure and surface waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (10), pp.106602. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0063288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flows through an array of emerged or slightly submerged square cylinders over a rough bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00791-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound open-channel flows: effects of transverse currents on the flow structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Nikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 885, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse surface waves in steady uniform and non-uniform flows through an array of emergent and slightly submerged square cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Chetibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saâdia Benmamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (4), pp.605-617. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2019.1647885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonuniform Flows in a Compound Open‐Channel: Assessment of a Hybrid RANS‐LES Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (9), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR027054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing layer and coherent structures in compound channel flows: Effects of transverse flow, velocity ratio, and vertical confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao N. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao B. Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (4), pp.3387-3406. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016WR019873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing layer development in compound channel flows with submerged and emergent rigid vegetation over the floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (4), pp.30. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-017-2319-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des inondations par des ouvrages dispersés sur le bassin versant : principes et méthodes de diagnostic d'efficacité probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.23.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound channel flow with a longitudinal transition in hydraulic roughness over the floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.903-928. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-017-9525-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of bed friction and emergent cylinder drag in open channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.1173-1193. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-016-9471-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent flows in straight compound open-channel with a transverse embankment on the floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), p. 446 - p. 458. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2013.796499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent non-uniform flows in straight compound open-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.656-667. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221686.2013.818586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the error on the mean velocity and on the Reynolds stress due to a misoriented ADV probe in the horizontal plane: case of experiments in a compound open-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jean Marie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, p. 34 - p. 41. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2013.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy losses in compound open channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonuniform flow in compound channel: A 1-D method for assessing water level and discharge distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (W12411), p. 1 - p. 16. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009WR008202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in compound channel with abrupt floodplain contraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (9), pp.958-970. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2006)132:9(958)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upstream discharge distribution in compound-channel flumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 131 (5), p. 408 - p. 412. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9429(2005)131:5(408)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow, unconfined speading of a mudflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, vol. 101, n° B11, p. 25.217-25.229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological interpretation of deposits of yield stress fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ancey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 66, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow, unconfined spreading of a mudflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 101 (B11), pp.25.217-25.229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling drainage-surface exchanges with TELEMAC-SWMM at the scale of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lapillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien E Bourban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Camazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELEMAC USERS CONFERENCE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BANGOR UNIVERSITY, Oct 2025, Menai bridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Flow Structures in Shallow Shear Flows behind a splitter plate over Smooth Bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I Nikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenada, Spain. pp.1584-1589, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521716X202262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on Suspended Sediment Deposits over Floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada, Spain. pp.459-463, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521716X2022703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEUFI Project for Accurate Urban Flood Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dewals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. International Association for Hydro-environment Engineering and Research World Congress (IAHR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Hydro-environment Engineering and Research (IAHR), Jun 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/IAHR-39WC2521716X20221305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation for flows through emerged or slightly sub-merged square obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Rtimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Larrarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2020 -10th Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, DELFT, Netherlands. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical modelling of the influence of street-block flow exchanges during urban floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mejia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference SimHydro 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia Antipolis - Nice, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a porous urban block on urban flood flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mejia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Delft, Netherlands. pp.7, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b22619-276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and safety assessment of DME production from biomass gasification with flexible sorption-enhanced processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thangavelu Jayabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Schucht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. European Biomass Conference and Exhibition (EUBCE 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Kelvin-Helmholtz instabilities in shallow mixing layers: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Nikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Delft, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady open-channel flows over rough bed with and without emergent rigid vegetation: A laboratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Khuntia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K Khatua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady flows in a compound open-channel: a laboratory experiment and a 1D+ model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Cierco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Panama City, Panama. pp.2839-2848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the urban block structure on the flow pattern along a flooded street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mejia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Panama City, Panama. pp.6066-6073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-averaged velocity and bed shear stress in unsteady open channel flow over rough bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Khuntia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Devi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Khatua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow structure in compound open-channel flows in the presence of transverse currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow distribution in diverging compound channels using improved independent subsection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Devi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Khatua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018: 9th International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. 8 p., </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184005068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D modelling of open-channel flow through rigid vegetation: what strategy applying for simulating extreme flood events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Goutal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium of Shallow Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Eindhoven, Netherlands. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of flows in a converging channel followed by a prismatic channel with stairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benmamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structures in compound channel flows at the presence of transverse currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Nikora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium of Shallow Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Eindhoven, Netherlands. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the flow in the floodplains with evolving land occupations during extreme flood events (FlowRes ANR project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chiaverini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices des projets faisant appel à l’ingénierie écologique - Gestion « des crues » = de l’aléa inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D+ model for overbank flows with a transition bed friction - emergent rigid vegetation drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fluvial Hydraulics (River Flow 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint Louis, MO, United States. pp.2255-2261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform flow in prismatic compound channel: Benchmarking numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N.S. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Filonovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hazlewood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint Louis, United States. pp.272-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and gradually varied flows in compound channel versus free mixing layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, La Haye, Netherlands. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-channel flow over longitudinal roughness transition from highly submerged to emergent vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Berni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, La Haye, Netherlands. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errors in 2-D modelling using a 0th order turbulence closure for compound channel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Linde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San Jose, Costa Rica. pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different inlet flow conditions on turbulence in a straight compound open channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brisbane, Australia. pp.3714-3721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la pertinence du calage du coefficient de manning pour des crues faiblement débordantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Goutal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simhydro 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Sophia Antipolis, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of standing waves in a mountain river and its consequences on gravel bar morphodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Santa Fe, Argentina. pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of momentum transfer caused by a groyne in a compound channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IAHR Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Vancouver, Canada. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow structure in straight compound channel section of River Rhône in France for overbank flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Francon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.457-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and numerical modeling of overbank flow with a groyne on the floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.447-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving energy losses for non-uniform flows in compound channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Fluvial Hydraulics. River Flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.437-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the establishment of uniform flow in compound channel flumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shiono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Conference on Hydro-Science and Engineering, Nagoya University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nagoya, Japan. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recirculation zones downstream open channel expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bomchil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of the International Conference on Fluvial Hydraulics River Flow 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Izmir, Turkey. pp.2233-2238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgG subclass deficiency and vaccination antibody titers : a paediatric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soltner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'European Society for Immunodeficiencies (ESID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hertogenbosch, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective IgG subclass deficiency in children with recurrent infections : clinical, biological and therapeutic relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soltner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'European Society for Immunodeficiencies (ESID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hertogenbosch, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements autour de singularités lors de débordements dans un lit composé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vaucoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du Programme coordonné ANR ECCO 2005, Toulouse, FRA, 3-5 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for computing non-uniform flows in compound channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on fluvial hydraulics, River Flow 2006, Lisbon, PRT, 6-8 September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.405-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the flow in a enlarging compound channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Fluvial Hydraulics, River Flow 2006, Lisbon, PRT, 6-8 September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.323-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recirculating flow behind groynes for compound-channel geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2004, Naples, ITA, June 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 2D flow modelling around a groyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Bristeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème congrès de l'AIRH, Thessalonique, GRC, 24-29 August 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Thessalonique, Greece. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of 1D flow modelling for compound channels with a converging floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2002 international conference on fluvial hydraulics, Louvain la neuve, BEL, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Belgium. pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in a concrete experimental channel representing a flood plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HMEM 2002 "Hydraulic measurements and experimental methods", Estes Park, USA, 28 juillet-1er août 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Slovenian and French 2-D codes on river flow situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cetina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Fleuves 2001, 6-8 juin 2001, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement autour d'un obstacle. Expérimentation en canal et modélisation bidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000, Toulouse, 16-17 mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.379-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Modelling of the Influence of Street-Block Flow Exchanges During Urban Floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Mejia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics SimHydro 2019 - Models for Extreme Situations and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.495-505, 2020, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5436-0_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation hydrodynamique pour décrire les inondations et prévoir leurs conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inondation, Volume1 - La connaissance du risque, Vinet F. (ed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.21, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modeling to characterize floods and predict their impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods, Volume1 - Risk knowledge, Vinet F. (ed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press, pp.129-147, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement des ouvrages de « Ralentissement Dynamique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR DEUFI (Détails de l'impact des inondations urbaines) : plus d’information sur l’impact des inondations urbaines en prenant en compte les échanges d’eau entre rues et bâti.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy; INSA Lyon; Hydrosciences Montpellier; Icube, 67000 Strasbourg; Cerema; Université de Liège; KICT; Artelia, 38130 Échirolles; UMR G-EAU (INRAE); LAGAM (LAboratoire de Géographie et d'Aménagement de Montpellier). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ANR FLOWRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet 01 PNRH 02. Ecoulement en lit composé en présence de singularités. Rapport scientifique final de première année. Mai 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet 01 PNRH 02. Ecoulement en lit composé en présence de singularités. Rapport scientifique final. Octobre 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bidimensionnelle d'une plaine d'inondation - Représentation d'obstacles. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow modelling in rivers with compound channels = Modélisation des courants dans des rivières avec plaines d'inondation : rapport PROTEUS 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements non-uniformes en lits composés : effets de variations de largeur du lit majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat de Mécanique des fluides, INSA de Lyon, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02587088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamwise non-uniform overbank flows in compound channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Habilitation à Diriger des Recherches, Université Lyon I, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02606007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire les écoulements dans les plaines d'inondation dont l'occupation du sol varie, lors de crues extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2014, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the flow in the floodplains with evolving land occupations during extreme flood events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2014, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10253,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5E667F9"/>
+    <w:nsid w:val="81236CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10484,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-proust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110357264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1164-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien C&#233;rino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Nikora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10013-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kaddi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-09988-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar Sandilya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhabani Shankar Das" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Shekhar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2024.292" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zampiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cerino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zampiron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nikora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-10008-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Mej&#237;a&#8208;morales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032984" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.818" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oukacine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00791-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mejia Morales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Sigaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369211v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063288" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chetibi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;dia Benmamar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2019.1647885" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027054" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2319-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao N. Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao B. Leal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Peltier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019873" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.23.07" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-017-9525-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9471-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peltier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jean Marie Mignot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.08.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiono" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.796499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Fernandes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.818586" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bousmar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.10.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274829v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:9(958)" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2005)131:5(408)" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575691v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien E Bourban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Camazzola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X202262" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bader" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221305" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Rtimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loizeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610043v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sessa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Real" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Romano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130134v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22619-276" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Khuntia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K Khatua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kaddi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Cierco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Khuntia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Khatua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921895v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Das" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005068" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukacine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606560v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chetibi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmamar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathurin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.S. Fernandes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filonovich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazlewood" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595491v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726156v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473241v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riviere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bomchil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591209v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Francon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Troussier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beloncle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soltner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332092v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589852v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucoret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588151v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583761v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Bristeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Champagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Morel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581821v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cetina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzyk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_39" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606969v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407808v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608616v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02587088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02606007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600361v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600363v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-proust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-4633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110357264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=aOtaQdwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1164-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien C&#233;rino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Nikora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-025-10013-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zampiron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proust" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Shekhar Sandilya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhabani Shankar Das" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Shekhar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2024.292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cerino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zampiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nikora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-10008-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131603" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Kaddi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cierco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-024-09988-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Mej&#237;a&#8208;morales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032984" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.818" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mejia Morales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Sigaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126715" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063288" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oukacine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00791-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911702v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chetibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;dia Benmamar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2019.1647885" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao N. Fernandes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao B. Leal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Peltier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019873" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2319-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.23.07" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-017-9525-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9471-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peltier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiono" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.796499" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Fernandes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.818586" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jean Marie Mignot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2013.08.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bousmar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zech" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.10.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008202" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274829v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2006)132:9(958)" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9429(2005)131:5(408)" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ancey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575692v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien E Bourban" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Camazzola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X202262" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X2022703" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847258v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bader" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dellinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/IAHR-39WC2521716X20221305" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Rtimi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loizeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610043v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22619-276" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavelu Jayabalan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sessa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Real" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Romano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150703v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Khuntia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K Khatua" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kaddi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Cierco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Khuntia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Khatua" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921875v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Das" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005068" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oukacine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chetibi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmamar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605006v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604551v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathurin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N.S. Fernandes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filonovich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazlewood" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399323v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726156v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Francon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riviere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591330v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bomchil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332103v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Troussier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beloncle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soltner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucoret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588151v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583761v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Bristeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Champagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Morel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581821v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580581v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cetina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzyk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579432v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haider" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130113v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_39" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606969v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589677v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407808v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608616v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583545v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580162v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02587088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02606007v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600363v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>