--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCASL: Counterexamples to comparative analysis of scientific literature—Application to polymers</w:t>
+                <w:t xml:space="preserve">Multi-Score Reinforcement Learning for High-Tg Polyimide Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Tchagoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.102574. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2026.102574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494097v1</w:t>
+                <w:t xml:space="preserve">hal-05520148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Score Reinforcement Learning for High-Tg Polyimide Design</w:t>
+                <w:t xml:space="preserve">CCASL: Counterexamples to comparative analysis of scientific literature—Application to polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Tchagoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.102574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2026.102574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520148v1</w:t>
+                <w:t xml:space="preserve">hal-05494097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Embedding: A Fine-Tuned Language Model Approach for Accurate Polymer Glass Transition Temperature Prediction</w:t>
               </w:r>
@@ -400,64 +400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Tchagoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 317, pp.127894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Helena Franzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -889,51 +889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of Cellulose Nanofibers in Methacrylate-Based Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -987,265 +987,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Temperature and Humidity on the Water and Dioxygen Transport Properties of Polybutylene Succinate/Graphene Nanoplatelets Nanocomposite Films</w:t>
+                <w:t xml:space="preserve">From the Design of Multifunctional Degradable Epoxy Thermosets to Their End of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cosquer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baris Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12070721⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (33), pp.11004-11015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137419v1</w:t>
+                <w:t xml:space="preserve">hal-04144271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Design of Multifunctional Degradable Epoxy Thermosets to Their End of Life</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Temperature and Humidity on the Water and Dioxygen Transport Properties of Polybutylene Succinate/Graphene Nanoplatelets Nanocomposite Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baris Demir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Raphaël Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Baudoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Gouanvé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (33), pp.11004-11015. </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes12070721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144271v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-soluble polyethylene-oxide polymer based memristive devices</w:t>
               </w:r>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabir Mahato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1342,395 +1342,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoset-thermoplastic-ionic liquid ternary hybrids as novel functional polymer materials</w:t>
+                <w:t xml:space="preserve">Dielectric behaviour of an epoxy network cured with a phosphonium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Halawani</w:t>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardok. Donato</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 218, pp.123507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123507⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 222, pp.123645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151283v1</w:t>
+                <w:t xml:space="preserve">hal-03279986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Barrier Properties of Biodegradable Polybutylene Succinate/Graphene Nanoplatelets Nanocomposites Prepared by Melt Process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermoset-thermoplastic-ionic liquid ternary hybrids as novel functional polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Halawani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardok. Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynek Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Brus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Kobera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes11020151⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.123507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151296v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric behaviour of an epoxy network cured with a phosphonium-based ionic liquid</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Improvement of Barrier Properties of Biodegradable Polybutylene Succinate/Graphene Nanoplatelets Nanocomposites Prepared by Melt Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gouanvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 222, pp.123645. </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes11020151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279986v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Macromolecular Architecture of Copolymers at Layer–Layer Interfaces of Multilayered Polymer Films: A Combined Morphological and Rheological Investigation</w:t>
               </w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoli Serghei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1997,51 +1997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of isoprene-based triblock copolymers by nitroxide-mediated polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Métafiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,650 +2108,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to Tunable Epoxy–Amine Network: Reaction Mechanism and Final Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced characterization of the structuration of ionic liquids in a copolyester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Chardin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Benjamin Megevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06271⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.97 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331822v1</w:t>
+                <w:t xml:space="preserve">hal-03484516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the thermal and electrical properties of polymer composites by ordered distribution of carbon micro- and nanofillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Maruzhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgen Mamunya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Boiteux</w:t>
+                <w:t xml:space="preserve">Sławomira Pusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Szeluga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 138, pp.75-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Fluorinated IL as an Interfacial Agent in P(VDF-CTFE)/Graphene Composite Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to Tunable Epoxy–Amine Network: Reaction Mechanism and Final Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Yang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Luanda Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Halawani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (8), pp.1181. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.3602-3613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano9081181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151319v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of filler morphology on electrical and thermal properties of the composites based on the polyethylene filled with thermally expanded graphite</w:t>
+                <w:t xml:space="preserve">The Role of Fluorinated IL as an Interfacial Agent in P(VDF-CTFE)/Graphene Composite Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.V. Maruzhenko</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15407/polymerj.41.01.041⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9081181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136469v1</w:t>
+                <w:t xml:space="preserve">hal-04151319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization of the structuration of ionic liquids in a copolyester</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of filler morphology on electrical and thermal properties of the composites based on the polyethylene filled with thermally expanded graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Maruzhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye.P. Mamunya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Megevand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.Yu. Matzui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 118, pp.97 - 106. </w:t>
+              <w:t xml:space="preserve">Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (1), pp.41-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.05.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15407/polymerj.41.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484516v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly-etherimide epoxy diamine blends: Conductivity and breakdown voltage measurements at room temperature</w:t>
               </w:r>
@@ -2884,51 +2884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeakForce QNM AFM study of chitin-silica hybrid films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiy Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3005,51 +3005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical, thermal and mechanical properties of poly-etherimide epoxy-diamine blend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Halawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,51 +3057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, -, 110 (-), pp.530 - 541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3148,77 +3148,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Liquids as Surfactants for Layered Double Hydroxide Fillers: Effect on the Final Properties of Poly(Butylene Adipate-Co-Terephthalate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luanda Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynek Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Kredatusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3308,51 +3308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3416,51 +3416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM PeakForce QNM mode: Evidencing nanometre-scale mechanical properties of chitin-silica hybrid nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiy Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,77 +3537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing nanomechanical properties with AFM to understand the structure and behavior of polymer blends compatibilized with ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Megevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luanda Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3665,857 +3665,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of Versatile and Tunable Nanostructuration of Ionic Liquids on Fluorinated Copolymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Instantaneous stereocomplex driven self-assembly of enantiomeric poly(vinyl alcohol)-graft-oligo(lactide) copolymers in DMSO and thin film formation thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chamignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00931⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221483v1</w:t>
+                <w:t xml:space="preserve">hal-01265721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic feedback using an all-organic electroactive polymer composite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Understanding of Versatile and Tunable Nanostructuration of Ionic Liquids on Fluorinated Copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.4581-4590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.06.071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01222278v1</w:t>
+                <w:t xml:space="preserve">hal-01221483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dip- and spin-assisted stereocomplexation-driven LbL self-assembly involving homochiral PVA-g-OLLA and PVA-g-ODLA copolymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Haptic feedback using an all-organic electroactive polymer composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ganet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Capsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.107370-107377. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 220, pp.1120-1130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra22635j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262128v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous stereocomplex driven self-assembly of enantiomeric poly(vinyl alcohol)-graft-oligo(lactide) copolymers in DMSO and thin film formation thereof</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Dip- and spin-assisted stereocomplexation-driven LbL self-assembly involving homochiral PVA-g-OLLA and PVA-g-ODLA copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chamignon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Daniel Portinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Charlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 79, pp.195-204. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.107370-107377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra22635j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265721v1</w:t>
+                <w:t xml:space="preserve">hal-01262128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubling the electrocaloric cooling of poled ferroelectric materials by bipolar cycling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquids as Reactive Additives for the Preparation and Modification of Epoxy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.3463-3471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.27420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4892358⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087690v1</w:t>
+                <w:t xml:space="preserve">hal-01094040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids as Reactive Additives for the Preparation and Modification of Epoxy Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Doubling the electrocaloric cooling of poled ferroelectric materials by bipolar cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.27420⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.052907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4892358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094040v1</w:t>
+                <w:t xml:space="preserve">hal-01087690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of the electrocaloric effect in poly(vinylidene fluoride-trifluoroethylene-chlorotrifluoroethylene) terpolymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103, pp.202904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4575,2765 +4575,2773 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude multi-échelle des propriétés mécaniques et de la mobilité moléculaire d’un réseau époxy-amine nanostructuré via des liquides ioniques</w:t>
+                <w:t xml:space="preserve">Understanding the dielectric behaviour of insulating silicone elastomers for HVDC application: influence of the reinforcing fillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loup Mambré</w:t>
+                <w:t xml:space="preserve">Sophie Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Choupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux Electroactifs et Applications (MATELEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th Conference on Silicone Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Burghausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933219v1</w:t>
+                <w:t xml:space="preserve">hal-04719098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism and molecular mobility of ionic liquid-modified polyamide 11</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modifying deformation micro-mechanisms in an epoxy network by introducing ionic liquid based nano-heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Mambré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT54 - 54èmes journées de calorimétrie et d'analyse thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Deformation Yield and Fracture of Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976542v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydrogen bonds on molecular mobility in P(MMA-co-MAA)/cellulose nanofibers composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers un changement de paradigme dans les dispositifs d'ouverture sociale et territoriale ? Présentation du dispositif expérimental « Horizon INSA »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Loehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Maquinghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Roussier-Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2024), Sep 2024, Lisbon, Portugal.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983701v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un changement de paradigme dans les dispositifs d'ouverture sociale et territoriale ? Présentation du dispositif expérimental « Horizon INSA »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of hydrogen bonds on molecular mobility in P(MMA-co-MAA)/cellulose nanofibers composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Roussier-Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">12th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2024), Sep 2024, Lisbon, Portugal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560073v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying deformation micro-mechanisms in an epoxy network by introducing ionic liquid based nano-heterogeneities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polymorphism and molecular mobility of ionic liquid-modified polyamide 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Laureys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deformation Yield and Fracture of Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">JCAT54 - 54èmes journées de calorimétrie et d'analyse thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933077v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility and interfacial polarization study on model two-phase epoxy-amine networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Helena Franzon</w:t>
+                <w:t xml:space="preserve">Étude multi-échelle des propriétés mécaniques et de la mobilité moléculaire d’un réseau époxy-amine nanostructuré via des liquides ioniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Mambré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier P Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Matériaux Electroactifs et Applications (MATELEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976524v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la polarisation interfaciale dans des réseaux époxy hétérogènes modèles</w:t>
+                <w:t xml:space="preserve">Molecular mobility and interfacial polarization study on model two-phase epoxy-amine networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Helena Franzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées du GDR REEPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976500v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the dielectric behaviour of insulating silicone elastomers for HVDC application: influence of the reinforcing fillers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maya Mourad</w:t>
+                <w:t xml:space="preserve">Analyse de la polarisation interfaciale dans des réseaux époxy hétérogènes modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Helena Franzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Silicone Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Burghausen, Germany</w:t>
+              <w:t xml:space="preserve">2èmes journées du GDR REEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719098v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'hétérogénéité de densité de réticulation sur les modes de mobilité moléculaire de réseaux époxy modèles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Roggero</w:t>
+                <w:t xml:space="preserve">TOWARDS AI-BASED POLYMER DISCOVERY: AN OPTIMIZED DATA COLLECTION SYSTEM FROM EPOXY/AMINE TABLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymar Tchagoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées du GDR REEPOS et 3ème congrès Spectroscopie Diélectrique des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physique des polymères - CIRIMAT, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque National du GFP (Groupe Français d'études et d'applications des Polymères)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCPO: Colin Bonduelle, Sylvain Bourrasseau, Etienne Grau, Stéphane Grelier, Frédérique Ham-Pichavant, Simon Harrisson, Sébastien Lecommandoux, Audrey Llevot, Frédéric Peruch, Olivier Sandre, Thomas Vidil et Joan Vignolle; CRPP: Jean-Paul Chapel et Virginie Ponsinet; ISM: Chloé Grazon, Valérie Ravaine et Thierry Tassaing, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976441v1</w:t>
+                <w:t xml:space="preserve">hal-04538459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How thermosetting based materials could contribute to circular economy?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence de l'hétérogénéité de densité de réticulation sur les modes de mobilité moléculaire de réseaux époxy modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Helena Franzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lodz (POL), Poland</w:t>
+              <w:t xml:space="preserve">1ères journées du GDR REEPOS et 3ème congrès Spectroscopie Diélectrique des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physique des polymères - CIRIMAT, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914384v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS AI-BASED POLYMER DISCOVERY: AN OPTIMIZED DATA COLLECTION SYSTEM FROM EPOXY/AMINE TABLES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymar Tchagoue</w:t>
+                <w:t xml:space="preserve">How thermosetting based materials could contribute to circular economy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GFP (Groupe Français d'études et d'applications des Polymères)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LCPO: Colin Bonduelle, Sylvain Bourrasseau, Etienne Grau, Stéphane Grelier, Frédérique Ham-Pichavant, Simon Harrisson, Sébastien Lecommandoux, Audrey Llevot, Frédéric Peruch, Olivier Sandre, Thomas Vidil et Joan Vignolle; CRPP: Jean-Paul Chapel et Virginie Ponsinet; ISM: Chloé Grazon, Valérie Ravaine et Thierry Tassaing, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lodz (POL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538459v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+                <w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets : from Design to the End-of-Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">MACRO 2022 – the 49th World Polymer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Winnipeg (CAN), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983709v1</w:t>
+                <w:t xml:space="preserve">hal-04914514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914559v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to tune thermal conductivity of polymers?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
+              <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983711v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties and high voltage conductivity of epoxy-liquid ionic networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to tune thermal conductivity of polymers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2022), Sep 2022, San Sebastian (Spain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain, Spain</w:t>
+              <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983706v1</w:t>
+                <w:t xml:space="preserve">hal-04983711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets: from Design to the End-of-Life</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+                <w:t xml:space="preserve">Dielectric properties and high voltage conductivity of epoxy-liquid ionic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague (République Tchèque), Czech Republic</w:t>
+              <w:t xml:space="preserve">11th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2022), Sep 2022, San Sebastian (Spain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983714v1</w:t>
+                <w:t xml:space="preserve">hal-04983706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets : from Design to the End-of-Life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets: from Design to the End-of-Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baris Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACRO 2022 – the 49th World Polymer Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Winnipeg (CAN), Canada</w:t>
+              <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914514v1</w:t>
+                <w:t xml:space="preserve">hal-04983714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneously-nanostructured epoxy network for improved mechanical and multifunctional properties’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier P Morelle</w:t>
+                <w:t xml:space="preserve">Réseaux epoxy-liquides ioniques : relations structure/propriétés électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mandelieu la Napoule, France</w:t>
+              <w:t xml:space="preserve">GFP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon ( en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041720v1</w:t>
+                <w:t xml:space="preserve">hal-04983739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux epoxy-liquides ioniques : relations structure/propriétés électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+                <w:t xml:space="preserve">Heterogeneously-nanostructured epoxy network for improved mechanical and multifunctional properties’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier P Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon ( en ligne ), France</w:t>
+              <w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mandelieu la Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983739v1</w:t>
+                <w:t xml:space="preserve">hal-05041720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hyperfréquence de polymères thermoformés utilisés comme isolants dans de nouveaux connecteurs Ethernet 10 Gbits/s</w:t>
+                <w:t xml:space="preserve">Epoxy composite with hBN fillers compatible with industrial application in electrical equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Boujmad</w:t>
+                <w:t xml:space="preserve">Servane Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Bermond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Prudhom</w:t>
+                <w:t xml:space="preserve">Loriane Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM’20),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Valencia, France. pp.590-593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712883v1</w:t>
+                <w:t xml:space="preserve">hal-04719070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy composite with hBN fillers compatible with industrial application in electrical equipment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation hyperfréquence de polymères thermoformés utilisés comme isolants dans de nouveaux connecteurs Ethernet 10 Gbits/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Haller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loriane Desmars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Iglesias</w:t>
+                <w:t xml:space="preserve">Olivier Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM’20),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719070v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBRAM devices with a water casted solid polymer electrolyte for flexible electronic applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquids: A new route to manage structuration in polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 14th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Ionic Liquid-based Materials (ILMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029533v1</w:t>
+                <w:t xml:space="preserve">hal-04914936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Thermosets from ionic Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopie diélectrique de réseaux époxy/liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, LISBOA, Portugal</w:t>
+              <w:t xml:space="preserve">2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022128v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids : a new route to manage structuration in polymer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Megevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luanda Chaves Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7382,1050 +7390,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie diélectrique de réseaux époxy/liquide ionique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Thermosets from ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, LYON, France</w:t>
+              <w:t xml:space="preserve">Smart Materials and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, LISBOA, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041709v1</w:t>
+                <w:t xml:space="preserve">hal-05022128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregated polymer-carbon nanofillers composites with specific thermal and electrical properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CBRAM devices with a water casted solid polymer electrolyte for flexible electronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabir Mahato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Progress in Nanotechnology and Optoelectrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 14th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Stockholm, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC47361.2019.9083996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983723v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie diélectrique de réseaux epoxy-liquide ionique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segregated polymer-carbon nanofillers composites with specific thermal and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgen Mamunya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Maruzhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDM 2 : 2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop on Progress in Nanotechnology and Optoelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lodz (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983741v1</w:t>
+                <w:t xml:space="preserve">hal-04983723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids: A new route to manage structuration in polymer materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopie diélectrique de réseaux epoxy-liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ionic Liquid-based Materials (ILMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">SDM 2 : 2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914936v1</w:t>
+                <w:t xml:space="preserve">hal-04983741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of epoxy systems based on ionic liquids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostatically actuated thermal switch device for caloric film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Thanh Vu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCP – 6th Young Polymer Scientists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Thermag VIII : 8th International Conference on Caloric Cooling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Darmstadt (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983727v1</w:t>
+                <w:t xml:space="preserve">hal-04983731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive Bridge Random Access Memory devices with Ecofriendly Solid Polymer Electrolyte for flexible electronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabir Mahato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Organic Flexible Electronics (ISFOE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquids: versatility and potential as interfacial agents for designingIonic Liquids: versatility and potential as interfacial agents for designing physicochemical interactions and tailoring morphology and properties of nanofilled polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical properties of epoxy systems based on ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Thanh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagenano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, BILBAO, Spain</w:t>
+              <w:t xml:space="preserve">ENCP – 6th Young Polymer Scientists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915008v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive Bridge Random Access Memory Devices Based on an Ecofriendly Solid Polymer Electrolyte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquids: versatility and potential as interfacial agents for designingIonic Liquids: versatility and potential as interfacial agents for designing physicochemical interactions and tailoring morphology and properties of nanofilled polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Deleruyelle</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Advanced Functional Materials and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Imagenano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, BILBAO, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029542v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatically actuated thermal switch device for caloric film</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conductive Bridge Random Access Memory Devices Based on an Ecofriendly Solid Polymer Electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabir Mahato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+                <w:t xml:space="preserve">D. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermag VIII : 8th International Conference on Caloric Cooling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Darmstadt (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">8th Advanced Functional Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983731v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric breakdown strength of new elastomer polymer sandwiched with compliant electrodes for soft electrostatic generators</w:t>
               </w:r>
@@ -8437,77 +8437,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2017 7th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cartagène, Spain</w:t>
@@ -8536,51 +8536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocaloric polymers: different cooling cycles to increase their efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8588,51 +8588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Garbuio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature, Thermag VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Torino, Italy. </w:t>
@@ -8696,51 +8696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8826,51 +8826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Billore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9044,204 +9044,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02328144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer and ionic liquids : a succeeded wedding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Temperature/mechanical to electrical energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPOC (2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Italy</w:t>
+              <w:t xml:space="preserve">EPF 6th Summer School " Polymer and Energy "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gargnano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870564v1</w:t>
+                <w:t xml:space="preserve">hal-00909276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature/mechanical to electrical energy conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polymer and ionic liquids : a succeeded wedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 6th Summer School " Polymer and Energy "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gargnano, Italy</w:t>
+              <w:t xml:space="preserve">EUPOC (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909276v1</w:t>
+                <w:t xml:space="preserve">hal-00870564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9285,51 +9285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Felipe Gomes Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9380,77 +9380,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale study of the mechanical properties of an epoxy-amine network nanostructured with ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Mambré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMP days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9501,51 +9501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Helena Franzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9583,77 +9583,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale study of the mechanical properties of an epoxy network nanostructured with ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Mambré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ECNP International Conference on Nanostructured Polymers and Nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lodz, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9678,77 +9678,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelles des propriétés mécaniques d'un réseau époxy nanostructuré via des liquides ioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Mambré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déformation des POlymères Solides (DEPOS31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9773,103 +9773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Voltage Electrical Properties of Epoxy / h-BN Microcomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cristiano-Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. </w:t>
@@ -9905,273 +9905,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials requirements for future Gas Insulated Substations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Influence of size distribution and shape of micro alumina fillers used in high voltage epoxy insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cristiano-Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Polymer Federation Summer School - Transport Phenomena in Polymers and Hybrid Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gargnano, Italy</w:t>
+              <w:t xml:space="preserve">EPF Lyon 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718347v1</w:t>
+                <w:t xml:space="preserve">hal-04718363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of size distribution and shape of micro alumina fillers used in high voltage epoxy insulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Materials requirements for future Gas Insulated Substations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF Lyon 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th European Polymer Federation Summer School - Transport Phenomena in Polymers and Hybrid Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gargnano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718363v1</w:t>
+                <w:t xml:space="preserve">hal-04718347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10202,51 +10202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Harvesting from Temperature: Use of Pyroelectric and Electrocaloric Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10316,90 +10316,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau pour l'isolation électrique et procédé de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10443,51 +10443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradable and biosourced polymeric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10563,51 +10563,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'intercalation dans le graphite des alliages lithium-calcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003NAN10153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10803,51 +10803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Tchagoue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102574" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02807" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laureys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roggero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Helena Franzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127750" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgen Mamunya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Maruzhenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolisnyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iurzhenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Pylypenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15092105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cavallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15153226" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cosquer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12070721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Demir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03326" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Mahato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111806" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Halawani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardok. Donato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Benes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Kobera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123507" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11020151" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachellerie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123645" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Touil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huagui Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04731" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202000076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;tafiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Defoort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Mari&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109798" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Lins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06271" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Boiteux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomira Pusz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Szeluga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.04.043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151319v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9081181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Maruzhenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye.P. Mamunya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boiteux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Matzui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/polymerj.41.01.041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484516v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Megevand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halawani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.05.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardoso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.075" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Peter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kredatusova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Guenther Soares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00953" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399339v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardoso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belamie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.05.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra18492h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00931" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Capsal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.06.071" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bahloul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra22635j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087690v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Basso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892358" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27420" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DG3FPSB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Russo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830369" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Mambr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brassart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loehr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Maquinghen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Roussier-Michon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976524v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976500v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iglesias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Choupas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mourad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976441v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacquier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914559v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefort" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914514v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041720v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Haller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Desmars" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341949" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029533v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC47361.2019.9083996" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Chaves Lins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041709v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983723v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983741v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983727v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Vu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029545v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kachroudi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0173" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iglesias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214443" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718185v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Billore" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auge" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Charles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328144v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fauchard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Rida" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870564v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909276v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781062v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felipe Gomes Lima" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marestin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szydlo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976468v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933307v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718702v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cristiano-Tassi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/8450563/proceeding" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718347v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030083v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10153" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Tchagoue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02807" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102574" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laureys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roggero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Helena Franzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127750" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgen Mamunya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Maruzhenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolisnyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iurzhenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Pylypenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15092105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cavallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15153226" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Demir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cosquer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12070721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Mahato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111806" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachellerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123645" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Halawani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardok. Donato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Benes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Kobera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11020151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Touil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huagui Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04731" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202000076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;tafiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Defoort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Mari&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109798" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Megevand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Boiteux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomira Pusz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Szeluga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.04.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Lins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06271" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9081181" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Maruzhenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye.P. Mamunya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boiteux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Matzui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/polymerj.41.01.041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halawani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.05.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardoso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.075" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Peter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kredatusova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Guenther Soares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00953" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399339v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardoso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belamie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.05.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra18492h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bahloul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00931" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Capsal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.06.071" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra22635j" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27420" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DG3FPSB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Basso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892358" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Russo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830369" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iglesias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Choupas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mourad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Mambr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560073v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brassart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loehr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Maquinghen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Roussier-Michon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933219v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976441v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914514v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacquier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041720v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Haller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Desmars" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341949" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Chaves Lins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC47361.2019.9083996" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029545v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Vu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029542v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kachroudi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0173" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iglesias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214443" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718185v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Billore" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auge" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Charles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328144v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fauchard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Rida" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909276v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870564v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781062v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felipe Gomes Lima" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marestin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szydlo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976468v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933307v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718702v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cristiano-Tassi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/8450563/proceeding" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718363v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718347v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030083v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10153" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>