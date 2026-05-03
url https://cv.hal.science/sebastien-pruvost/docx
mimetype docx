--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Score Reinforcement Learning for High-Tg Polyimide Design</w:t>
+                <w:t xml:space="preserve">CCASL: Counterexamples to comparative analysis of scientific literature—Application to polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Tchagoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eglin</w:t>
@@ -179,106 +179,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.102574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2026.102574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520148v1</w:t>
+                <w:t xml:space="preserve">hal-05494097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCASL: Counterexamples to comparative analysis of scientific literature—Application to polymers</w:t>
+                <w:t xml:space="preserve">Multi-Score Reinforcement Learning for High-Tg Polyimide Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Tchagoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eglin</w:t>
@@ -313,82 +313,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.102574. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2026.102574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494097v1</w:t>
+                <w:t xml:space="preserve">hal-05520148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Embedding: A Fine-Tuned Language Model Approach for Accurate Polymer Glass Transition Temperature Prediction</w:t>
               </w:r>
@@ -1472,265 +1472,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoset-thermoplastic-ionic liquid ternary hybrids as novel functional polymer materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of Barrier Properties of Biodegradable Polybutylene Succinate/Graphene Nanoplatelets Nanocomposites Prepared by Melt Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gouanvé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123507⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes11020151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151283v1</w:t>
+                <w:t xml:space="preserve">hal-04151296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Barrier Properties of Biodegradable Polybutylene Succinate/Graphene Nanoplatelets Nanocomposites Prepared by Melt Process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermoset-thermoplastic-ionic liquid ternary hybrids as novel functional polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Halawani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardok. Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynek Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Brus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Kobera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.151. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.123507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/membranes11020151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151296v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Macromolecular Architecture of Copolymers at Layer–Layer Interfaces of Multilayered Polymer Films: A Combined Morphological and Rheological Investigation</w:t>
               </w:r>
@@ -2391,51 +2391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luanda Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Halawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3005,51 +3005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical, thermal and mechanical properties of poly-etherimide epoxy-diamine blend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Halawani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,51 +3174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luanda Lins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynek Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Kredatusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3263,295 +3263,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids: A New Route for the Design of Epoxy Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AFM PeakForce QNM mode: Evidencing nanometre-scale mechanical properties of chitin-silica hybrid nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiy Smolyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">L. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+                <w:t xml:space="preserve">B. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00953⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396548v1</w:t>
+                <w:t xml:space="preserve">hal-01399339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM PeakForce QNM mode: Evidencing nanometre-scale mechanical properties of chitin-silica hybrid nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgiy Smolyakov</w:t>
+                <w:t xml:space="preserve">Ionic liquids: A New Route for the Design of Epoxy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Belamie</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 151, pp.373-380. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.481-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399339v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing nanomechanical properties with AFM to understand the structure and behavior of polymer blends compatibilized with ionic liquids</w:t>
               </w:r>
@@ -3799,294 +3799,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of Versatile and Tunable Nanostructuration of Ionic Liquids on Fluorinated Copolymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Yang</w:t>
+                <w:t xml:space="preserve">Haptic feedback using an all-organic electroactive polymer composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ganet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Capsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00931⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 220, pp.1120-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221483v1</w:t>
+                <w:t xml:space="preserve">hal-01222278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic feedback using an all-organic electroactive polymer composite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+                <w:t xml:space="preserve">Understanding of Versatile and Tunable Nanostructuration of Ionic Liquids on Fluorinated Copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.4581-4590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.06.071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01222278v1</w:t>
+                <w:t xml:space="preserve">hal-01221483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dip- and spin-assisted stereocomplexation-driven LbL self-assembly involving homochiral PVA-g-OLLA and PVA-g-ODLA copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4095,469 +4107,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Portinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.107370-107377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ra22635j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Liquids as Reactive Additives for the Preparation and Modification of Epoxy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluma Guenther Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.3463-3471. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.27420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubling the electrocaloric cooling of poled ferroelectric materials by bipolar cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105, pp.052907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4892358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of the electrocaloric effect in poly(vinylidene fluoride-trifluoroethylene-chlorotrifluoroethylene) terpolymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103, pp.202904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4830369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4567,91 +4579,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the dielectric behaviour of insulating silicone elastomers for HVDC application: influence of the reinforcing fillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Choupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,626 +4678,626 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Silicone Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Burghausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying deformation micro-mechanisms in an epoxy network by introducing ionic liquid based nano-heterogeneities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loup Mambré</w:t>
+                <w:t xml:space="preserve">Vers un changement de paradigme dans les dispositifs d'ouverture sociale et territoriale ? Présentation du dispositif expérimental « Horizon INSA »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Loehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier P Morelle</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Maquinghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Roussier-Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deformation Yield and Fracture of Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933077v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un changement de paradigme dans les dispositifs d'ouverture sociale et territoriale ? Présentation du dispositif expérimental « Horizon INSA »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Loehr</w:t>
+                <w:t xml:space="preserve">Effect of hydrogen bonds on molecular mobility in P(MMA-co-MAA)/cellulose nanofibers composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Roussier-Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">12th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2024), Sep 2024, Lisbon, Portugal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560073v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydrogen bonds on molecular mobility in P(MMA-co-MAA)/cellulose nanofibers composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Cavallo</w:t>
+                <w:t xml:space="preserve">Polymorphism and molecular mobility of ionic liquid-modified polyamide 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Laureys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2024), Sep 2024, Lisbon, Portugal.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">JCAT54 - 54èmes journées de calorimétrie et d'analyse thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983701v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism and molecular mobility of ionic liquid-modified polyamide 11</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">Modifying deformation micro-mechanisms in an epoxy network by introducing ionic liquid based nano-heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Mambré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT54 - 54èmes journées de calorimétrie et d'analyse thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Deformation Yield and Fracture of Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976542v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-échelle des propriétés mécaniques et de la mobilité moléculaire d’un réseau époxy-amine nanostructuré via des liquides ioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Mambré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux Electroactifs et Applications (MATELEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mobility and interfacial polarization study on model two-phase epoxy-amine networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Helena Franzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5327,73 +5339,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la polarisation interfaciale dans des réseaux époxy hétérogènes modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Helena Franzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5435,194 +5447,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées du GDR REEPOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS AI-BASED POLYMER DISCOVERY: AN OPTIMIZED DATA COLLECTION SYSTEM FROM EPOXY/AMINE TABLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Tchagoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National du GFP (Groupe Français d'études et d'applications des Polymères)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LCPO: Colin Bonduelle, Sylvain Bourrasseau, Etienne Grau, Stéphane Grelier, Frédérique Ham-Pichavant, Simon Harrisson, Sébastien Lecommandoux, Audrey Llevot, Frédéric Peruch, Olivier Sandre, Thomas Vidil et Joan Vignolle; CRPP: Jean-Paul Chapel et Virginie Ponsinet; ISM: Chloé Grazon, Valérie Ravaine et Thierry Tassaing, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'hétérogénéité de densité de réticulation sur les modes de mobilité moléculaire de réseaux époxy modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Helena Franzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5664,73 +5676,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées du GDR REEPOS et 3ème congrès Spectroscopie Diélectrique des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Physique des polymères - CIRIMAT, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How thermosetting based materials could contribute to circular economy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5772,73 +5784,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lodz (POL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets : from Design to the End-of-Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5893,319 +5905,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACRO 2022 – the 49th World Polymer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Winnipeg (CAN), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983709v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914559v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to tune thermal conductivity of polymers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6247,73 +6259,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties and high voltage conductivity of epoxy-liquid ionic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6335,110 +6347,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2022), Sep 2022, San Sebastian (Spain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets: from Design to the End-of-Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6497,73 +6509,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux epoxy-liquides ioniques : relations structure/propriétés électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6585,124 +6597,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon ( en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneously-nanostructured epoxy network for improved mechanical and multifunctional properties’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6743,798 +6755,798 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Mandelieu la Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxy composite with hBN fillers compatible with industrial application in electrical equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Valencia, France. pp.590-593, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hyperfréquence de polymères thermoformés utilisés comme isolants dans de nouveaux connecteurs Ethernet 10 Gbits/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM’20),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Liquids: A new route to manage structuration in polymer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ionic Liquid-based Materials (ILMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie diélectrique de réseaux époxy/liquide ionique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Thermosets from ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, LYON, France</w:t>
+              <w:t xml:space="preserve">Smart Materials and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, LISBOA, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041709v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids : a new route to manage structuration in polymer materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopie diélectrique de réseaux époxy/liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luanda Chaves Lins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Livi</w:t>
+                <w:t xml:space="preserve">Alain Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, PALERMO, Italy</w:t>
+              <w:t xml:space="preserve">2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022119v1</w:t>
+                <w:t xml:space="preserve">hal-05041709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Thermosets from ionic Liquids</w:t>
+                <w:t xml:space="preserve">Ionic liquids : a new route to manage structuration in polymer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Megevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luanda Chaves Lins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, LISBOA, Portugal</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, PALERMO, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022128v1</w:t>
+                <w:t xml:space="preserve">hal-05022119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CBRAM devices with a water casted solid polymer electrolyte for flexible electronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabir Mahato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7566,92 +7578,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 14th Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Stockholm, France. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC47361.2019.9083996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregated polymer-carbon nanofillers composites with specific thermal and electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7693,73 +7705,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Progress in Nanotechnology and Optoelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lodz (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie diélectrique de réseaux epoxy-liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7781,451 +7793,451 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SDM 2 : 2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatically actuated thermal switch device for caloric film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermag VIII : 8th International Conference on Caloric Cooling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Darmstadt (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive Bridge Random Access Memory devices with Ecofriendly Solid Polymer Electrolyte for flexible electronics applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical properties of epoxy systems based on ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Thanh Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Livi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Organic Flexible Electronics (ISFOE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">ENCP – 6th Young Polymer Scientists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029545v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of epoxy systems based on ionic liquids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conductive Bridge Random Access Memory devices with Ecofriendly Solid Polymer Electrolyte for flexible electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabir Mahato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCP – 6th Young Polymer Scientists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Organic Flexible Electronics (ISFOE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983727v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Liquids: versatility and potential as interfacial agents for designingIonic Liquids: versatility and potential as interfacial agents for designing physicochemical interactions and tailoring morphology and properties of nanofilled polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8267,73 +8279,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagenano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, BILBAO, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive Bridge Random Access Memory Devices Based on an Ecofriendly Solid Polymer Electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabir Mahato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8342,814 +8354,814 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Advanced Functional Materials and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric breakdown strength of new elastomer polymer sandwiched with compliant electrodes for soft electrostatic generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Kachroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEAP 2017 7th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cartagène, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocaloric polymers: different cooling cycles to increase their efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Garbuio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature, Thermag VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Torino, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.thermag.2016.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric elastomer for stretchable sensors: influence of the design and material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jean-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Las Vegas, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2214443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the thermo-oxidative ageing of cross-linked polyethylene for HVDC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Billore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jicable'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercalation d’alliages binaires dans le graphene : exploration des diagrammes de phase par diffusion élastique de protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion Beam Analysis Francophone (IBAF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02328144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature/mechanical to electrical energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 6th Summer School " Polymer and Energy "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Gargnano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer and ionic liquids : a succeeded wedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9191,51 +9203,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPOC (2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9245,267 +9257,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polyimides for wire enamels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Felipe Gomes Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Szydlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polycondensation 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale study of the mechanical properties of an epoxy-amine network nanostructured with ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Mambré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMP days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Heterogeneous Crosslink Density on the Molecular Mobility Modes of Model Epoxy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Helena Franzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9547,625 +9559,625 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ECNP International Conference on Nanostructured Polymers and Nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale study of the mechanical properties of an epoxy network nanostructured with ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Mambré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ECNP International Conference on Nanostructured Polymers and Nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lodz, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelles des propriétés mécaniques d'un réseau époxy nanostructuré via des liquides ioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Mambré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier P Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déformation des POlymères Solides (DEPOS31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Voltage Electrical Properties of Epoxy / h-BN Microcomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cristiano-Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 2nd International Conference on Dielectrics (ICD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018 IEEE 2nd International Conference on Dielectrics (ICD)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of size distribution and shape of micro alumina fillers used in high voltage epoxy insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cristiano-Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF Lyon 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials requirements for future Gas Insulated Substations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Polymer Federation Summer School - Transport Phenomena in Polymers and Hybrid Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gargnano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10175,124 +10187,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Harvesting from Temperature: Use of Pyroelectric and Electrocaloric Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocaloric Materials: New Generation of Coolers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-249, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10302,51 +10314,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau pour l'isolation électrique et procédé de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10394,73 +10406,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2020/141280 A1. Extension US Patent App. 17/296,598,. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradable and biosourced polymeric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10495,51 +10507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO EP FR FR3060014B1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10549,114 +10561,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'intercalation dans le graphite des alliages lithium-calcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2003NAN10153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10803,51 +10815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Tchagoue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02807" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102574" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laureys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roggero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Helena Franzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127750" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgen Mamunya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Maruzhenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolisnyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iurzhenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Pylypenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15092105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cavallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15153226" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Demir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cosquer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12070721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Mahato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111806" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachellerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123645" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Halawani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardok. Donato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Benes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Kobera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11020151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Touil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huagui Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04731" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202000076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;tafiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Defoort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Mari&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109798" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Megevand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Boiteux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomira Pusz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Szeluga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.04.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Lins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06271" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9081181" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Maruzhenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye.P. Mamunya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boiteux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Matzui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/polymerj.41.01.041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halawani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.05.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardoso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.075" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Peter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kredatusova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Guenther Soares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00953" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399339v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardoso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belamie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.05.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra18492h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bahloul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00931" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Capsal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.06.071" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra22635j" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27420" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DG3FPSB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Basso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892358" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Russo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830369" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iglesias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Choupas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mourad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Mambr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560073v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brassart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loehr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Maquinghen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Roussier-Michon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933219v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976441v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914514v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacquier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041720v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Haller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Desmars" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341949" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Chaves Lins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029533v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC47361.2019.9083996" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029545v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Vu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915008v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029542v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kachroudi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0173" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iglesias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214443" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718185v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Billore" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auge" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Charles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328144v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fauchard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Rida" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909276v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870564v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781062v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felipe Gomes Lima" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marestin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szydlo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976468v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933307v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718702v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cristiano-Tassi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/8450563/proceeding" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718363v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718347v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030083v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10153" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Tchagoue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102574" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02807" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Laureys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roggero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Helena Franzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127750" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgen Mamunya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Maruzhenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kolisnyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iurzhenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Pylypenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15092105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cavallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15153226" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Demir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cosquer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12070721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Mahato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2022.111806" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachellerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123645" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11020151" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Halawani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardok. Donato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Benes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Kobera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123507" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Touil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huagui Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04731" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202000076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;tafiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Defoort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Mari&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109798" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Megevand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Boiteux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomira Pusz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Szeluga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.04.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Lins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06271" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9081181" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Maruzhenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye.P. Mamunya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boiteux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Yu. Matzui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/polymerj.41.01.041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halawani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Griseri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.05.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardoso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.075" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.11.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Peter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kredatusova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano7100297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardoso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belamie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.05.042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Guenther Soares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00953" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra18492h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bahloul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.10.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Capsal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.06.071" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KCLJ3CX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra22635j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094040v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27420" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DG3FPSB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Basso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892358" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925470v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Russo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830369" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iglesias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Choupas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Mourad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brassart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Loehr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Maquinghen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Roussier-Michon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933077v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Mambr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976500v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914514v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914559v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefort" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983709v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacquier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983706v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041720v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Haller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Desmars" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341949" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujmad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhom" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914936v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022119v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Chaves Lins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC47361.2019.9083996" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983723v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983741v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Vu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029545v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915008v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029542v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539834v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kachroudi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330368v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0173" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iglesias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214443" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Billore" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Charles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328144v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fauchard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Rida" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909276v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870564v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781062v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felipe Gomes Lima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marestin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szydlo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933284v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976468v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933366v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933307v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cristiano-Tassi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/8450563/proceeding" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718347v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177553v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030081v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030083v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746831v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10153" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>