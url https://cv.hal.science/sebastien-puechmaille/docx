--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -185,252 +185,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to publish responsibly: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology</w:t>
+                <w:t xml:space="preserve">Challenges in the Vespertilionidae phylogeny: resolving Pipistrellus nathusii placement and affirming generic status for Asian pipistrelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+                <w:t xml:space="preserve">Serena Dool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Belkhir</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jeb/voaf143⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (2), pp.457-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jmammal/gyae126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384817v2</w:t>
+                <w:t xml:space="preserve">hal-04835963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the Vespertilionidae phylogeny: resolving Pipistrellus nathusii placement and affirming generic status for Asian pipistrelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time to publish responsibly: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Dool</w:t>
+                <w:t xml:space="preserve">Christine Bibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Boëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (2), pp.457-467. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jmammal/gyae126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voaf143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835963v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery in France of a snakefly species previously thought to be endemic to the Iberian Peninsula: Fibla hesperica Navás, 1915 (Raphidioptera, Inocelliidae)</w:t>
               </w:r>
@@ -544,299 +544,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Palearctic view of a bat fungal disease</w:t>
+                <w:t xml:space="preserve">Comparative Genome Microsynteny Illuminates the Fast Evolution of Nuclear Mitochondrial Segments (NUMTs) in Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Whiting-Fawcett</w:t>
+                <w:t xml:space="preserve">Marek Uvizl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blomberg</w:t>
+                <w:t xml:space="preserve">Sarahjane Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Troitsky</w:t>
+                <w:t xml:space="preserve">Martin Pippel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa B Meierhofer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Field</w:t>
+                <w:t xml:space="preserve">Samuel Carthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.14265⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794125v1</w:t>
+                <w:t xml:space="preserve">hal-04751227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genome Microsynteny Illuminates the Fast Evolution of Nuclear Mitochondrial Segments (NUMTs) in Mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Palearctic view of a bat fungal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Whiting-Fawcett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Uvizl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+                <w:t xml:space="preserve">A. Blomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarahjane Power</w:t>
+                <w:t xml:space="preserve">T. Troitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pippel</w:t>
+                <w:t xml:space="preserve">Melissa B Meierhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Carthy</w:t>
+                <w:t xml:space="preserve">K. Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (1), </w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e14265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cobi.14265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04751227v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bat white-nose disease fungus diversity in time and space</w:t>
               </w:r>
@@ -848,51 +848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Zhelyazkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (2), pp.675-690 / e109848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -978,51 +978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bredemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (2), pp.100482. </w:t>
@@ -1054,412 +1054,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust evidence for bats as reservoir hosts is lacking in most African virus studies: a review and call to optimize sampling and conserve bats</w:t>
+                <w:t xml:space="preserve">How to quantify factors degrading DNA in the environment and predict degradation for effective sampling design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Weber</w:t>
+                <w:t xml:space="preserve">Thomas Naef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Nagy</w:t>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanda Markotter</w:t>
+                <w:t xml:space="preserve">Lisa Lehnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Schaer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+                <w:t xml:space="preserve">Eric J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap van Schaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2023.0358⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.403-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954942v1</w:t>
+                <w:t xml:space="preserve">hal-04562561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly described and already endangered: a new mammal species endemic to Corsica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust evidence for bats as reservoir hosts is lacking in most African virus studies: a review and call to optimize sampling and conserve bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beuneux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natalie Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Markotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Schaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35929/RSZ.0108⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2023.0358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257360v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to quantify factors degrading DNA in the environment and predict degradation for effective sampling design</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Newly described and already endangered: a new mammal species endemic to Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric J. Petit</w:t>
+                <w:t xml:space="preserve">Sébastien J Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Dool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaap van Schaik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Beuneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruedi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (3), pp.403-416. </w:t>
+              <w:t xml:space="preserve">Revue Suisse de Zoologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (2), pp.335-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/edn3.414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35929/RSZ.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562561v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics as a tool to elucidate pathogen reservoirs: Lessons from Pseudogymnoascus destructans , the causative agent of White‐Nose disease in bats</w:t>
               </w:r>
@@ -1484,51 +1484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Altewischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendra Ranpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Dool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1696,77 +1696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in a long‐lived mammal is explained by the past’s demographic shadow and current connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lehnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1958,4568 +1958,4568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of longitudinal telomere dynamics in a long‐lived bat species, Myotis myotis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Six reference-quality genomes reveal evolution of bat adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">David Jebb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brazier</w:t>
+                <w:t xml:space="preserve">Zixia Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pippel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Finarelli</w:t>
+                <w:t xml:space="preserve">Graham Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Hughes</w:t>
+                <w:t xml:space="preserve">Ksenia Lavrichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (16), pp.2963-2977. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 583 (7817), pp.578-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2486-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137701v1</w:t>
+                <w:t xml:space="preserve">hal-04954821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal patterns of Pseudogymnoascus destructans germination indicate host–pathogen coevolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drivers of longitudinal telomere dynamics in a long‐lived bat species, Myotis myotis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Fischer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Finarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0177⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (16), pp.2963-2977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954801v1</w:t>
+                <w:t xml:space="preserve">hal-03137701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating type determination within a microsatellite multiplex for the fungal pathogen Pseudogymnoascus destructans, the causative agent of white-nose disease in bats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Seasonal patterns of Pseudogymnoascus destructans germination indicate host–pathogen coevolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Dool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.20200177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12686-018-1064-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2020.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882914v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six reference-quality genomes reveal evolution of bat adaptations</w:t>
+                <w:t xml:space="preserve">Mating type determination within a microsatellite multiplex for the fungal pathogen Pseudogymnoascus destructans, the causative agent of white-nose disease in bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jebb</w:t>
+                <w:t xml:space="preserve">Serena E Dool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Altewischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixia Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Graham Hughes</w:t>
+                <w:t xml:space="preserve">Kevin Drees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ksenia Lavrichenko</w:t>
+                <w:t xml:space="preserve">Jeffrey Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 583 (7817), pp.578-584. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2486-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12686-018-1064-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954821v1</w:t>
+                <w:t xml:space="preserve">hal-01882914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity closely linked to climate at origin and resulting in increased mortality under warming and frost stress in a common grass</w:t>
+                <w:t xml:space="preserve">Range expansion is associated with increased survival and fecundity in a long-lived bat species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juergen Kreyling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+                <w:t xml:space="preserve">P-L Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey V Malyshev</w:t>
+                <w:t xml:space="preserve">L. Lehnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Valladares</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Kerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Biedermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4848⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1906), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124058v1</w:t>
+                <w:t xml:space="preserve">hal-02277434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat overpasses as an alternative solution to restore habitat connectivity in the context of road requalification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Bas</w:t>
+                <w:t xml:space="preserve">Longitudinal comparative transcriptomics reveals unique mechanisms underlying extended healthspan in bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Julien</w:t>
+                <w:t xml:space="preserve">Conor V. Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Machon</w:t>
+                <w:t xml:space="preserve">N. M. Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allegrini</w:t>
+                <w:t xml:space="preserve">D. Jebb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Touzalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.011⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (7), pp.1110-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-019-0913-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556068v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unavailable names in the Myotis nattereri species complex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Considering adaptive genetic variation in climate change vulnerability assessment reduces species range loss projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Orly Razgour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenna Forester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Taggart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Javier Juste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13665⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (21), pp.10418-10423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1820663116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962662v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering adaptive genetic variation in climate change vulnerability assessment reduces species range loss projections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orly Razgour</w:t>
+                <w:t xml:space="preserve">Unavailable names in the Myotis nattereri species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenna Forester</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Javier Juste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1820663116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (9), pp.2145-2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131178v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major roads have important negative effects on insectivorous bat activity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic plasticity closely linked to climate at origin and resulting in increased mortality under warming and frost stress in a common grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Barré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juergen Kreyling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Malyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Valladares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.1344-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556075v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating population genetics to define conservation units from the core to the edge of Rhinolophus ferrumequinum western range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pons</w:t>
+                <w:t xml:space="preserve">Bat overpasses as an alternative solution to restore habitat connectivity in the context of road requalification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Leuchtmann</w:t>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Jean-François Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Piry</w:t>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.5714⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.34-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621425v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat overpasses: an insufficient solution to restore habitat connectivity across roads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allegrini</w:t>
+                <w:t xml:space="preserve">Integrating population genetics to define conservation units from the core to the edge of Rhinolophus ferrumequinum western range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leuchtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.2272-12290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928235v1</w:t>
+                <w:t xml:space="preserve">hal-02621425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patterns and possible causes of global geographical variation in the body size of the greater horseshoe bat ( Rhinolophus ferrumequinum )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinglei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Csorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (10), pp.2363-2377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.13658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continent-scale study of the social structure and phylogeography of the bent-wing bat, Miniopterus schreibersii (Mammalia: Chiroptera), using new microsatellite data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jorge Palmeirim</w:t>
+                <w:t xml:space="preserve">Major roads have important negative effects on insectivorous bat activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jmammal/gyz153⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962668v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening and Biosecurity for White-Nose Fungus Pseudogymnoascus destructans (Ascomycota: Pseudeurotiaceae) in Hawai‘i1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinna Pinzari</w:t>
+                <w:t xml:space="preserve">Bat overpasses: an insufficient solution to restore habitat connectivity across roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (3), pp.357-365. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (3), pp.573-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2984/73.3.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136269v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal comparative transcriptomics reveals unique mechanisms underlying extended healthspan in bats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A continent-scale study of the social structure and phylogeography of the bent-wing bat, Miniopterus schreibersii (Mammalia: Chiroptera), using new microsatellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conor V. Whelan</w:t>
+                <w:t xml:space="preserve">Kanat Gürün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. M. Foley</w:t>
+                <w:t xml:space="preserve">Andrzej Furman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jebb</w:t>
+                <w:t xml:space="preserve">Maria Ramos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Touzalin</w:t>
+                <w:t xml:space="preserve">Jorge Palmeirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (7), pp.1110-1120. </w:t>
+              <w:t xml:space="preserve">Journal of Mammalogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-019-0913-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jmammal/gyz153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501451v1</w:t>
+                <w:t xml:space="preserve">hal-04962668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range expansion is associated with increased survival and fecundity in a long-lived bat species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening and Biosecurity for White-Nose Fungus Pseudogymnoascus destructans (Ascomycota: Pseudeurotiaceae) in Hawai‘i1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Zhelyazkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-L Jan</w:t>
+                <w:t xml:space="preserve">Nia Toshkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lehnen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Serena E. Dool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kerth</w:t>
+                <w:t xml:space="preserve">Frank Bonaccorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Biedermann</w:t>
+                <w:t xml:space="preserve">Corinna Pinzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1906), 9 p. </w:t>
+              <w:t xml:space="preserve">Pacific Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (3), pp.357-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2984/73.3.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277434v1</w:t>
+                <w:t xml:space="preserve">hal-03136269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying unusual mortality events in bats: a baseline for bat hibernation monitoring and white-nose syndrome research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Two New Cryptic Bat Species within the Myotis nattereri Species Complex (Vespertilionidae, Chiroptera) from the Western Palaearctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Salicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammal Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mam.12122⟩</w:t>
+              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.285-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3161/15081109ACC2018.20.2.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872383v1</w:t>
+                <w:t xml:space="preserve">hal-03121633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat Biology, Genomes, and the Bat1K Project: To Generate Chromosome-Level Genomes for All Living Bat Species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growing old, yet staying young: The role of telomeres in bats' exceptional longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja C. Vernes</w:t>
+                <w:t xml:space="preserve">Nicole M Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Dávalos</w:t>
+                <w:t xml:space="preserve">Graham O Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Thomas P. Gilbert</w:t>
+                <w:t xml:space="preserve">Michael Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jebb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-animal-022516-022811⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.eaao0926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aao0926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872430v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing old, yet staying young: The role of telomeres in bats' exceptional longevity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying unusual mortality events in bats: a baseline for bat hibernation monitoring and white-nose syndrome research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fritze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aao0926⟩</w:t>
+              <w:t xml:space="preserve">Mammal Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (3), pp.224 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mam.12122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872421v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining noninvasive genetics and a new mammalian sex-linked marker provides new tools to investigate population size, structure and individual behaviour An application to bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Zarzoso-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lehnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (2), pp.217-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.12727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobiomes of sympatric Amorphophallus albispathus (Araceae) and Camellia sinensis (Theaceae) – a case study reveals clear tissue preferences and differences in diversity and composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bat Biology, Genomes, and the Bat1K Project: To Generate Chromosome-Level Genomes for All Living Bat Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Teeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja C. Vernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Dávalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Unterseher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde B Dahl</w:t>
+                <w:t xml:space="preserve">M. Thomas P. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11557-018-1375-8⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.23 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-animal-022516-022811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872450v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV related Betacoronavirus and diverse Alphacoronavirus members found in western old-world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycobiomes of sympatric Amorphophallus albispathus (Araceae) and Camellia sinensis (Theaceae) – a case study reveals clear tissue preferences and differences in diversity and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Unterseher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha C Karunarathna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">García Roberto Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikki H Dagamac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jordi Serra-Cobo</w:t>
+                <w:t xml:space="preserve">Mathilde B Dahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2018.01.014⟩</w:t>
+              <w:t xml:space="preserve">Mycological Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11557-018-1375-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872415v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Approximate Bayesian Computation to infer sex ratios from acoustic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lehnen</w:t>
+                <w:t xml:space="preserve">SARS-CoV related Betacoronavirus and diverse Alphacoronavirus members found in western old-world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Diancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vandenbogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wigbert Schorcht</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gerald Kerth</w:t>
+                <w:t xml:space="preserve">Jordi Serra-Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199428⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 517, pp.88 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2018.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872379v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male-biased dispersal and the potential impact of human-induced habitat modifications on the Neotropical bat Trachops cirrhosus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Approximate Bayesian Computation to infer sex ratios from acoustic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lehnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wigbert Schorcht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inken Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja K Halczok</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rachel A Page</w:t>
+                <w:t xml:space="preserve">Martin Biedermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Kerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4161⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872395v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population level mitogenomics of long-lived bats reveals dynamic heteroplasmy and challenges the Free Radical Theory of Ageing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole M Foley</w:t>
+                <w:t xml:space="preserve">Male-biased dispersal and the potential impact of human-induced habitat modifications on the Neotropical bat Trachops cirrhosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja K Halczok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan D Brändel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tschapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conor V Whelan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+                <w:t xml:space="preserve">Rachel A Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.13634. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.6065-6080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31093-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875757v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a link between aging and microbiome diversity in exceptional mammalian longevity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graham O Hughes</w:t>
+                <w:t xml:space="preserve">Population level mitogenomics of long-lived bats reveals dynamic heteroplasmy and challenges the Free Radical Theory of Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jebb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Leech</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Conor V Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Touzalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.4174⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31093-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872469v1</w:t>
+                <w:t xml:space="preserve">hal-01875757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two New Cryptic Bat Species within the Myotis nattereri Species Complex (Vespertilionidae, Chiroptera) from the Western Palaearctic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is there a link between aging and microbiome diversity in exceptional mammalian longevity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham O Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Leech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Salicini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ibáñez</w:t>
+                <w:t xml:space="preserve">Jose Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Teeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (2), pp.285-300. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e4174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3161/15081109ACC2018.20.2.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121633v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Potent Anti-Inflammatory Response in Bat Macrophages May Be Linked to Extended Longevity and Viral Tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Navigating the Minotaur's Labyrinth: Cryptic Diversity and Taxonomic Revision within the Speciose Genus Hipposideros (Hipposideridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kapcprzyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Graham Hughes</w:t>
+                <w:t xml:space="preserve">Steve Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Palsson-Mcdermott</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Conor Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Teeling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Chiropterologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (2), pp.219 - 228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3161/15081109ACC2017.19.2.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3161/15081109ACC2017.19.1.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872556v1</w:t>
+                <w:t xml:space="preserve">hal-01872664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetics of a Fungal Invasion: Origins and Widespread Dispersal of White-Nose Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Drees</w:t>
+                <w:t xml:space="preserve">A Potent Anti-Inflammatory Response in Bat Macrophages May Be Linked to Extended Longevity and Viral Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kapcprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Lorch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eva Palsson-Mcdermott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Wibbelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (6), pp.e01941-17. </w:t>
+              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.219 - 228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.01941-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3161/15081109ACC2017.19.2.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872542v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspecific and heterospecific social groups affect each other's resource use: a study on roost sharing among bat colonies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetics of a Fungal Invasion: Origins and Widespread Dispersal of White-Nose Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Drees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Zeus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jeffrey Lorch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Parise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Wibbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.015⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (6), pp.e01941-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01941-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872673v1</w:t>
+                <w:t xml:space="preserve">hal-01872542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for genetic variation in Natterer’s bats (Myotis nattereri) across three regions in Germany but no evidence for co-variation with their associated astroviruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conspecific and heterospecific social groups affect each other's resource use: a study on roost sharing among bat colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Fischer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronika Zeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Kerth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-016-0856-0⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.329-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872669v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which temporal resolution to consider when investigating the impact of climatic data on population dynamics? The case of the lesser horseshoe bat (Rhinolophus hipposideros)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+                <w:t xml:space="preserve">Evidence for genetic variation in Natterer’s bats (Myotis nattereri) across three regions in Germany but no evidence for co-variation with their associated astroviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Halczok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gierke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Farcy</w:t>
+                <w:t xml:space="preserve">V Zeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Boireau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Baudoin</w:t>
+                <w:t xml:space="preserve">F Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-017-3901-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-016-0856-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580367v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Microsatellites in Pseudogymnoascus destructans for White-nose Syndrome Genetic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Drees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey Felton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (4), pp.869 - 874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7589/2016-09-217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a bat-pitcher plant mutualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Schöner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schöner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael G. Schöner</w:t>
+                <w:t xml:space="preserve">Rebecca Ermisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ulmar Grafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.13170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-13535-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Navigating the Minotaur's Labyrinth: Cryptic Diversity and Taxonomic Revision within the Speciose Genus Hipposideros (Hipposideridae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Foley</w:t>
+                <w:t xml:space="preserve">Which temporal resolution to consider when investigating the impact of climatic data on population dynamics? The case of the lesser horseshoe bat (Rhinolophus hipposideros)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Goodman</w:t>
+                <w:t xml:space="preserve">Erwan Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conor Whelan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184 (4), pp.749-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3161/15081109ACC2017.19.1.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-017-3901-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872664v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic identification of Mexican bats based on taxonomic and ecological constraints on call design</w:t>
               </w:r>
@@ -6652,51 +6652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear introns outperform mitochondrial DNA in inter-specific phylogenetic reconstruction: Lessons from horseshoe bats (Rhinolophidae: Chiroptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6812,51 +6812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Gürün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Rebelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ö Maraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6907,103 +6907,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Human-Mediated Habitat Fragmentation on a Sedentary woodland-Associated Species (Rhinolophus hipposideros) at Its Range Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Dool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Kelleher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Mcaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Teeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Chiropterologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (2), pp.377 - 393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7037,51 +7037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The program STRUCTURE does not reliably recover the correct population structure when sampling is uneven: subsampling and new estimators alleviate the problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.608 - 627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7127,90 +7127,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeographic-based conservation implications for the New Zealand long-tailed bat, (Chalinolobus tuberculatus): identification of a single ESU and a candidate population for genetic rescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Dool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin F. J. O’donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Monks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kerth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7251,929 +7251,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of orofacial clefting in the facial morphology of bats: a possible naturally occurring model of cleft palate</w:t>
+                <w:t xml:space="preserve">A nonlethal sampling method to obtain, generate and assemble whole blood transcriptomes from small, wild mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Orr</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Z Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.12510⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.150 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872690v1</w:t>
+                <w:t xml:space="preserve">hal-01872721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlethal sampling method to obtain, generate and assemble whole blood transcriptomes from small, wild mammals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of orofacial clefting in the facial morphology of bats: a possible naturally occurring model of cleft palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nga Lao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">David Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Teeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Finarelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 229 (5), pp.657 - 672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01872721v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease alters macroecological patterns of North American bats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Will reduced host connectivity curb the spread of a devastating epidemic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Frick</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12290⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (22), pp.5491-5494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872743v1</w:t>
+                <w:t xml:space="preserve">hal-01250498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bats Are Acoustically Attracted to Mutualistic Carnivorous Plants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Disease alters macroecological patterns of North American bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hoyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Langwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.05.054⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (7), pp.741 - 749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872727v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White-Nose Syndrome fungus introduced from Europe to North America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bats Are Acoustically Attracted to Mutualistic Carnivorous Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schöner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Schöner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Leopardi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">U Grafe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25 (6), pp.R217 - R219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.01.047⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 25 (14), pp.1911 - 1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872731v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and Why Overcome the Impediments to Resolution: Lessons from rhinolophid and hipposiderid Bats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Foley</w:t>
+                <w:t xml:space="preserve">White-Nose Syndrome fungus introduced from Europe to North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Leopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Thong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damer Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu329⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.R217 - R219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872769v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will reduced host connectivity curb the spread of a devastating epidemic?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">How and Why Overcome the Impediments to Resolution: Lessons from rhinolophid and hipposiderid Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Thong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Soisook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (22), pp.5491-5494. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (2), pp.313 - 333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250498v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive genetics can help find rare species: a case study with Rhinolophus mehelyi and R. euryale (Rhinolophidae: Chiroptera) in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma C Teeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8233,51 +8233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Evidence for Cryptic North-Western Refugia in Europe? Mitochondrial Phylogeography of the Sibling Species Pipistrellus pipistrellus and Pipistrellus pygmaeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Boston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Clissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,51 +8337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new species of the &amp;lt;em&amp;gt;Miniopterus&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;schreibersii&amp;lt;/em&amp;gt; species complex (Chiroptera: Miniopteridae) from the Maghreb Region, North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Allegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8465,376 +8465,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female Mate Choice Can Drive the Evolution of High Frequency Echolocation in Bats: A Case Study with Rhinolophus mehelyi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Scale-dependent effects of landscape variables on gene flow and population structure in bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Razgour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rebelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Zsebok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Allegrini</w:t>
+                <w:t xml:space="preserve">J Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hizem</w:t>
+                <w:t xml:space="preserve">C Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e103452. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.1173 - 1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872778v1</w:t>
+                <w:t xml:space="preserve">hal-01872786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-dependent effects of landscape variables on gene flow and population structure in bats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Female Mate Choice Can Drive the Evolution of High Frequency Echolocation in Bats: A Case Study with Rhinolophus mehelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Juste</w:t>
+                <w:t xml:space="preserve">I Borissov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ibáñez</w:t>
+                <w:t xml:space="preserve">S Zsebok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Allegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12200⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e103452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01872786v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography and postglacial recolonization of Europe by Rhinolophus hipposideros: evidence from multiple genetic markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena E. Dool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8937,51 +8937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Denzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3505, pp.75-85</w:t>
@@ -9010,64 +9010,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of sensory divergence in the context of limited gene fl ow in the bumblebee bat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyathip Piyapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9138,338 +9138,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good DNA from bat droppings.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Empirical evaluation of non-invasive capture-mark-recapture estimation of population size based on a single sampling session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (4), pp.1062-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01321.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476209v1</w:t>
+                <w:t xml:space="preserve">hal-01346470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical evaluation of noninvasive capture-mark-recapture estimate of population size based on a single sampling session.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Good DNA from bat droppings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44 (4), pp.843-852</w:t>
+              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (1), pp.269-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476208v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical evaluation of non-invasive capture-mark-recapture estimation of population size based on a single sampling session</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Empirical evaluation of noninvasive capture-mark-recapture estimate of population size based on a single sampling session.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien J. Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 44 (4), pp.1062-73. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 44 (4), pp.843-852</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01321.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01346470v1</w:t>
+                <w:t xml:space="preserve">hal-00476208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 14 polymorphic microsatellite loci for the lesser horseshoe bat, Rhinolophus hipposideros (Rhinolophidae, Chiroptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9547,90 +9547,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myotis nattereri Species Complex (M. nattereri, M. crypticus, and M. escalerai)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orly Razgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Juste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiroptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.355-395, 2023, Handbook of the Mammals of Europe, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9677,51 +9677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White-nose syndrome in bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winifred Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Willis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9862,51 +9862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F492AB8"/>
+    <w:nsid w:val="54535400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10093,51 +10093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Dool" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puechmaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyae126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clauzon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chassagnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2400" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Whiting-Fawcett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blomberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Troitsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa B Meierhofer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Field" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751227v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Uvizl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahjane Power" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pippel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carthy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Zhelyazkova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M. Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.12.e109848" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Foley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredemeyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruedi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Nagy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Markotter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Schaer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2023.0358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Puechmaille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beuneux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehnen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Schaik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.414" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Altewischer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Ranpal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16249" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Niessen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fritze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Wibbelt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Puechmaille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00650-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claireau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Charton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Ferraille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109acc2021.23.1.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brazier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Finarelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Hughes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fischer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0177" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01882914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena E Dool" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Drees" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Foster" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-018-1064-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jebb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixia Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Lavrichenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2486-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kreyling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Malyshev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valladares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4848" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allegrini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Juste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13665" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Razgour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna Forester" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Taggart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bekaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820663116" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556075v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pauwels" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.04.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Tournayre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leuchtmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5714" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13288" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinglei Jiang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Csorba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13658" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanat G&#252;r&#252;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Furman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ramos Pereira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Palmeirim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyz153" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03136269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Toshkova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena E. Dool" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bonaccorso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Pinzari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.3.4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor V. Whelan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Foley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jebb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touzalin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0913-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Jan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehnen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biedermann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0384" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12122" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teeling" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja C. Vernes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D&#225;valos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas P. Gilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022811" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Foley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham O Hughes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clarke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao0926" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769650v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12727" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872450v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Unterseher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Karunarathna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a Roberto Cruz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki H Dagamac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B Dahl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1375-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872415v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Serra-Cobo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.01.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872379v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigbert Schorcht" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Karst" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Biedermann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199428" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja K Halczok" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D Br&#228;ndel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flores" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tschapka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Page" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4161" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01875757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor V Whelan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31093-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872469v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Leech" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4174" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121633v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salicini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2018.20.2.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872556v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kapcprzyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Palsson-Mcdermott" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Quinn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2017.19.2.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Lorch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Parise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01941-17" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872673v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zeus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872669v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Halczok" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Fischer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gierke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zeus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Meier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0856-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580367v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Boireau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Texier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3901-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872662v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rivas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Felton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2016-09-217" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Sch&#246;ner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sch&#246;ner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ermisch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ulmar Grafe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13535-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872664v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Whelan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2017.19.1.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872710v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zamora-Gutierrez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lopez-Gonzalez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Macswiney Gonzalez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fenton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jones" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12556" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872716v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dool" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Foley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allegrini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.01.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872707v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bilgin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G&#252;r&#252;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rebelo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214; Maraci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.03.024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872686v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kelleher" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mcaney" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2016.18.2.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872713v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12512" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHSVP9NV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872700v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. J. O&#8217;donnell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monks" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-016-0844-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872690v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Orr" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Finarelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12510" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872721v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Huang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Lao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12447" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDQ72ZKV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872743v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Frick" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hoyt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nickel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langwig" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12290" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KSR9QJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872727v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sch&#246;ner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sch&#246;ner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Simon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Grafe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.05.054" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872731v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Leopardi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damer Blake" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.01.047" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872769v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thong" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Soisook" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goodman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Armstrong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu329" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250498v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien J. Puechmaille" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13406" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872797v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Teeling" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0040" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872771v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boston" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Clissmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Teeling" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/150811014X687233" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Benda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#352;r&#225;mek" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3794.1.4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872778v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borissov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zsebok" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hizem" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103452" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Razgour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Juste" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12200" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-43FWH7LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861038v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dietz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ibanez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12373" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103442v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Dinh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Denzinger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Bates" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671094v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyathip Piyapan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Yokubol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Mie Mie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1582" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476209v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476208v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346470v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01321.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346219v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mathy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01123.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53VH0F9R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954936v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44029-9_57" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872828v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winifred Frick" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Willis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25220-9_9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Dool" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puechmaille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyae126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clauzon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chassagnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2400" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Uvizl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarahjane Power" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pippel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carthy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad278" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794125v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Whiting-Fawcett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blomberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Troitsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa B Meierhofer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Field" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14265" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Zhelyazkova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M. Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.12.e109848" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Foley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredemeyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruedi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lehnen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Schaik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.414" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Weber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Nagy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Markotter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Schaer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2023.0358" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Puechmaille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beuneux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35929/RSZ.0108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Altewischer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Ranpal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16249" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Niessen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fritze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Wibbelt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Puechmaille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00650-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Jan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claireau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Charton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Ferraille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109acc2021.23.1.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jebb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixia Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Hughes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Lavrichenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2486-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brazier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Finarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15395" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Fischer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0177" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01882914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena E Dool" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Drees" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Foster" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-018-1064-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L Jan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lehnen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biedermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0384" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor V. Whelan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Foley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jebb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touzalin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0913-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Razgour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna Forester" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Taggart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bekaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Juste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820663116" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13665" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kreyling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Malyshev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Valladares" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4848" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allegrini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621425v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Tournayre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leuchtmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5714" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962663v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinglei Jiang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Csorba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13658" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pauwels" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.04.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13288" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanat G&#252;r&#252;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Furman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ramos Pereira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Palmeirim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyz153" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03136269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Toshkova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena E. Dool" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bonaccorso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Pinzari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.3.4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salicini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2018.20.2.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Foley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham O Hughes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clarke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao0926" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12122" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769650v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Zarzoso-Lacoste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12727" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teeling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja C. Vernes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D&#225;valos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas P. Gilbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Unterseher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Karunarathna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a Roberto Cruz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki H Dagamac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B Dahl" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1375-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872415v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Diancourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Serra-Cobo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.01.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872379v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigbert Schorcht" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Karst" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Biedermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199428" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872395v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja K Halczok" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan D Br&#228;ndel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flores" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tschapka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Page" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4161" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01875757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor V Whelan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31093-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872469v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Leech" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4174" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Whelan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2017.19.1.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kapcprzyk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Palsson-Mcdermott" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Quinn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2017.19.2.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872542v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Lorch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Parise" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01941-17" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872673v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zeus" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872669v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Halczok" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Fischer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gierke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zeus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Meier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0856-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872662v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rivas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Felton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2016-09-217" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872563v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Sch&#246;ner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sch&#246;ner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ermisch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ulmar Grafe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13535-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farcy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Boireau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Texier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudoin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3901-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872710v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zamora-Gutierrez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lopez-Gonzalez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Macswiney Gonzalez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fenton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jones" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12556" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872716v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dool" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Foley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allegrini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bastian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.01.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872707v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bilgin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G&#252;r&#252;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rebelo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214; Maraci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.03.024" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872686v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kelleher" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mcaney" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2016.18.2.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872713v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12512" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHSVP9NV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872700v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. J. O&#8217;donnell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monks" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-016-0844-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872721v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Huang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Lao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12447" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDQ72ZKV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872690v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Orr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Finarelli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12510" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250498v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien J. Puechmaille" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13406" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872743v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Frick" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hoyt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nickel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langwig" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12290" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KSR9QJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sch&#246;ner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sch&#246;ner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Simon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Grafe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.05.054" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872731v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Leopardi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damer Blake" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.01.047" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872769v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Soisook" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goodman" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Armstrong" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu329" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872797v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Teeling" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0040" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872771v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boston" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Clissmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Teeling" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/150811014X687233" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Benda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J &#352;r&#225;mek" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3794.1.4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872786v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Razgour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Juste" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12200" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-43FWH7LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872778v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borissov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zsebok" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hizem" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103452" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861038v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dietz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ibanez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12373" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103442v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Dinh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Denzinger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Bates" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671094v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyathip Piyapan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Yokubol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Mie Mie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1582" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346470v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01321.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476209v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476208v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346219v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mathy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01123.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53VH0F9R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954936v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44029-9_57" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872828v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winifred Frick" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Willis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25220-9_9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>