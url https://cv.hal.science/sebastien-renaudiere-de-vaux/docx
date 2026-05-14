--- v0 (2026-03-26)
+++ v1 (2026-05-14)
@@ -364,256 +364,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Cliff Effects and Thermal Hydraulic Instabilities in the PLANDTL-2 Sodium Experiment Transient Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven dimensional analysis applied to single-phase natural circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Razaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cardolaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Renaudière de Vaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Masaaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NURETH-21 - 21st International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05248667v1</w:t>
+                <w:t xml:space="preserve">hal-05312943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven dimensional analysis applied to single-phase natural circulation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Cliff Effects and Thermal Hydraulic Instabilities in the PLANDTL-2 Sodium Experiment Transient Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Renaudière de Vaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiki Ezure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">NURETH-21 - 21st International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312943v1</w:t>
+                <w:t xml:space="preserve">cea-05248667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of upstream and downstream pressure losses on flow reversals in low-pressure natural circulation loops</w:t>
               </w:r>
@@ -800,277 +800,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field effects on three-dimensional natural convection (S23)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic field effects on liquid metal free convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Renaudière de Vaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tordjeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446255v1</w:t>
+                <w:t xml:space="preserve">hal-01333884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field effects on liquid metal free convection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Renaudière de Vaux</w:t>
+                <w:t xml:space="preserve">Magnetic field effects on three-dimensional natural convection (S23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien, Renaudière de Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zamansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tordjeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333884v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1199,51 +1199,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of skin depth on convective heat transfer in induction heating.</w:t>
+                <w:t xml:space="preserve">Magnetoconvection transient dynamics by numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Renaudière de Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zamansky</w:t>
@@ -1257,127 +1257,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tordjeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Haquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 53 (n°4), pp. 611-618. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22364/mmp2017.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2017-11499-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779002v1</w:t>
+                <w:t xml:space="preserve">hal-01643599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoconvection transient dynamics by numerical simulation</w:t>
+                <w:t xml:space="preserve">Destabilization of a liquid metal by nonuniform Joule heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Renaudière de Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zamansky</w:t>
@@ -1408,106 +1404,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tordjeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Haquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 ( 3), pp.033103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2017-11499-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.033103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643599v1</w:t>
+                <w:t xml:space="preserve">hal-01643642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of a liquid metal by nonuniform Joule heating</w:t>
+                <w:t xml:space="preserve">Influence of skin depth on convective heat transfer in induction heating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Renaudière de Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zamansky</w:t>
@@ -1521,99 +1517,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tordjeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 ( 3), pp.033103. </w:t>
+              <w:t xml:space="preserve">Magnetohydrodynamics c/c of Magnitnaia Gidrodinamika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 53 (n°4), pp. 611-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.033103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22364/mmp2017.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643642v1</w:t>
+                <w:t xml:space="preserve">hal-01779002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1871,51 +1871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05528135v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05084224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ezure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Tanaka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05248667v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03968134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grosjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bergez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien, Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mmp2017.9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11499-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.033103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04228488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017INPT0112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05528135v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05084224v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ezure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Tanaka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05248667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03968134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grosjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bergez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien, Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11499-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.033103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mmp2017.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04228488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017INPT0112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>