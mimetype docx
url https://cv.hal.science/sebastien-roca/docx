--- v1 (2026-03-31)
+++ v2 (2026-04-29)
@@ -1624,51 +1624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8A1E003"/>
+    <w:nsid w:val="0E6F2E76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>