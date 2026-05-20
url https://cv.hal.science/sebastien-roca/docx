--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -202,942 +202,1076 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical determination of the internal capillary diameter used in Taylor dispersion analysis</w:t>
+                <w:t xml:space="preserve">Unravelling the mysteries behind orcein dye: from orcinol-based synthesis to molecular degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Leclercq</w:t>
+                <w:t xml:space="preserve">Clothilde Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gonzalez</w:t>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chutintorn Somnin</w:t>
+                <w:t xml:space="preserve">Sylvie Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Garrido Alvarez</w:t>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (13–14), pp.810-819. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 252, pp.113809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.202400156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2026.113809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810833v1</w:t>
+                <w:t xml:space="preserve">hal-05624939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing the impact of solute adsorption in Taylor dispersion analysis: Application to protein and lipid nanoparticle analysis</w:t>
+                <w:t xml:space="preserve">Optical determination of the internal capillary diameter used in Taylor dispersion analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Martin</w:t>
+                <w:t xml:space="preserve">Philippe Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cottet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chutintorn Somnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garrido Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465325⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (13–14), pp.810-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.202400156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731228v1</w:t>
+                <w:t xml:space="preserve">hal-04810833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-based characterization of dendrigraft poly(L-lysine) by free solution capillary electrophoresis using polyelectrolyte multilayer coatings</w:t>
+                <w:t xml:space="preserve">Preventing the impact of solute adsorption in Taylor dispersion analysis: Application to protein and lipid nanoparticle analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Cottet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1718, pp.464719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2024.464719⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 1736, pp.465325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560428v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying last layer in polyelectrolyte multilayer coatings for capillary electrophoresis of proteins</w:t>
+                <w:t xml:space="preserve">Size-based characterization of dendrigraft poly(L-lysine) by free solution capillary electrophoresis using polyelectrolyte multilayer coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1692, pp.463837. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 1718, pp.464719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2024.464719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.463837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03995140v1</w:t>
+                <w:t xml:space="preserve">hal-04560428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical parameters for highly efficient and reproducible polyelectrolyte multilayer coatings for protein separation by capillary electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modifying last layer in polyelectrolyte multilayer coatings for capillary electrophoresis of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Biron</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1695, pp.463912. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.463912⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1692, pp.463837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.463837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247515v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyelectrolyte Multilayers in Capillary Electrophoresis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Critical parameters for highly efficient and reproducible polyelectrolyte multilayer coatings for protein separation by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dhellemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisa Höchsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Neusüß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202200028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1695, pp.463912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.463912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732100v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polyelectrolyte Multilayers in Capillary Electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dhellemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (4), pp.e202200028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202200028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Gas Chromatography Columns with Radially Elongated Pillars as Second-Dimension Columns in Comprehensive Two-Dimensional Gas Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrien Verloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Curat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 94 (41), pp.14126-14134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c01264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1147,150 +1281,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orseille : suivi de l’influence des conditions de synthèse de l’orseille sur la couleur d’un colorant médiéval par HPLC-DAD-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Héron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès francophone de l’Afsep sur les sciences séparatives et couplages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1300,263 +1434,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte de réutilisation des données du projet Deep Purple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN Paris. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion de Données post doctorat Sébastien ROCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN Paris. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couleurs de l'orseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN); CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1624,51 +1758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E6F2E76"/>
+    <w:nsid w:val="D0F2940C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1855,51 +1989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-roca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1207-1952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutintorn Somnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garrido Alvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202400156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731228v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Biron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465325" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04560428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.464719" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhellemmes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463837" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa H&#246;chsmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neus&#252;&#223;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463912" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03926058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Meziani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Verloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Ferroukhi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Curat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c01264" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Doucet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-roca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1207-1952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Doucet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2026.113809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutintorn Somnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garrido Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202400156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Biron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465325" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04560428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Cottet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.464719" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dhellemmes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boiteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463837" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa H&#246;chsmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neus&#252;&#223;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.463912" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03926058v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Meziani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Verloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Ferroukhi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Curat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c01264" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>