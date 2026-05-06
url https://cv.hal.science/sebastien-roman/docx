--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -144,751 +144,855 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communautés utopiques égalitaires. Entretien avec Michel Lallement, Propos recueillis par Sébastien Roman</w:t>
+                <w:t xml:space="preserve">Le regard de Machiavel. Entretien avec Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lallement</w:t>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara de Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2021/4 (167), pp.99-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/caph1.167.0101⟩</w:t>
+              <w:t xml:space="preserve">, 2024, n° 178 (3), pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.178.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861208v1</w:t>
+                <w:t xml:space="preserve">hal-05602615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roza, Comment l’utopie est devenue un programme politique. Du roman à la Révolution [Compte rendu de lecture]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les communautés utopiques égalitaires. Entretien avec Michel Lallement, Propos recueillis par Sébastien Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2021/4 (167), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.167.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01683874v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habermas, lecteur de J. L. Austin : l’illocution et la perlocution dans le modèle communicationnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Roza, Comment l’utopie est devenue un programme politique. Du roman à la Révolution [Compte rendu de lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, URL : http://journals.openedition.org/asterion/3088</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01429435v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice sociale et luttes pour la reconnaissance: la question de l'agapè</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Habermas, lecteur de J. L. Austin : l’illocution et la perlocution dans le modèle communicationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5195/errs.2015.300⟩</w:t>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1038214ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263989v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérotopie et utopie pratique : comparaison entre Foucault et Ricoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Philosophoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L'utopie, 44, pp.69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et mésusages du conflit dans la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.2592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire plutôt que construire. Honneth, lecteur critique de Habermas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implications philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Le neutre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus et utopie : lecture de Habermas par Paul Ricoeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Justice sociale et luttes pour la reconnaissance: la question de l'agapè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aux frontières de la justice, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5195/errs.2015.300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01184899v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consensus et utopie : lecture de Habermas par Paul Ricoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01184899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D'après Machiavel : pour une conception dynamique de la constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Sécularisation[s] / 2, 59, pp.231-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/droit.059.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -898,91 +1002,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous, Machiavel et la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Éditions pp.384, 2017, CNRS Philosophie, 978-2-271-08299-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -992,175 +1096,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dissensus dans la mémoire collective. Pour un nouveau patriotisme constitutionnel. Intérêt et limites actuelles des perspectives de Jürgen Habermas et Mark Osiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Guellec-Minel Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire face à l'histoire : traces, effacement, réinscriptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.319-332, 2019, 978-2-7535-7624-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricoeur (Paul)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Savidan, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des inégalités et de la justice sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.1467-1470, 2018, 978-2-13-062425-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1170,162 +1274,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Recension] - Louis Carré, Alain Loute (dir.), Donner, reconnaître, dominer. Trois modèles en philosophie sociale, Villeneuve d’Ascq, Presses Universitaires du Septentrion, “philosophie,” 2016, pp. 229.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5195/errs.2017.406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte rendu de lecture] Serge Audier, Machiavel, conflit et liberté, Paris, Vrin-EHESS (Contextes), 2005, 313 pages, 25 €.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, https://asterion.revues.org/1561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01160958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1335,446 +1439,446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-To-End Multi-View Multi-Modal Detection-Driven Image Fusion: One Method to Fuse them all</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Ardabilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dellendrea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la difficulté d’être un bon Tribun. Étude critique de John P. McCormick</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les luttes pour la reconnaissance et l'agapè. Paul Ricoeur, Marcel Hénaff, et Axel Honneth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065444v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les luttes pour la reconnaissance et l'agapè. Paul Ricoeur, Marcel Hénaff, et Axel Honneth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'antiquité et la culture humaniste au XVIe siècle : étude comparative de Machiavel et de La Boétie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065417v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'antiquité et la culture humaniste au XVIe siècle : étude comparative de Machiavel et de La Boétie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De la difficulté d’être un bon Tribun. Étude critique de John P. McCormick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065455v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit civil et imaginaire social : une approche néo-machiavélienne de la démocratie par l'espace public dissensuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Ecole normale supérieure de lyon - ENS LYON, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011ENSL0673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00682490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1842,51 +1946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9ECEF7B"/>
+    <w:nsid w:val="A208DAE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2073,51 +2177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-roman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157550036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.167.0101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038214ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2015.300" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goupy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.059.0231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2017.406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Bernardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Brisebarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ardabilian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellendrea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0673" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-roman" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157550036" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602615v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Landi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Negroni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.178.0097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.167.0101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038214ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goupy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.2592" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2015.300" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.059.0231" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2017.406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Bernardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Brisebarre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ardabilian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellendrea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>