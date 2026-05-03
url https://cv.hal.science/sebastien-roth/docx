--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the female breast on a ballistic impact: effect of the size and location of the impact</w:t>
+                <w:t xml:space="preserve">Biomechanical finite element simulation of the pelvic organs under dynamic loading and validation against experimental data from magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Dancerel-Bourlon</w:t>
+                <w:t xml:space="preserve">Camille Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Delille</w:t>
+                <w:t xml:space="preserve">Louise Hohnadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mauzac</w:t>
+                <w:t xml:space="preserve">Thomas Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Prat</w:t>
+                <w:t xml:space="preserve">Nicolas Pirrò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+                <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146, pp.104433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191781v2</w:t>
+                <w:t xml:space="preserve">hal-05362410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical finite element simulation of the pelvic organs under dynamic loading and validation against experimental data from magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">Influence of the female breast on a ballistic impact: effect of the size and location of the impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lafond</w:t>
+                <w:t xml:space="preserve">Elodie Dancerel-Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Hohnadel</w:t>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brunel</w:t>
+                <w:t xml:space="preserve">Olivier Mauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pirrò</w:t>
+                <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 146, pp.104433. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362410v1</w:t>
+                <w:t xml:space="preserve">hal-05191781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting the Industrial Challenges of CO 2 Photocatalytic Reduction: Moving From Molybdenum Disulfides to Oxysulfides Based Materials?</w:t>
               </w:r>
@@ -859,77 +859,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Parametrization model of skull on structure and thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -987,5419 +987,5449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain finite element model of level-dependent nonlinear filter earplug</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An optimal penalty method for the joint stiffening in beam models of additively manufactured lattice structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ruzyla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roth</w:t>
+                <w:t xml:space="preserve">T. Cadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hamery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104313⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 306, pp.113107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008682v1</w:t>
+                <w:t xml:space="preserve">hal-04771822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage characterization of AlSi10Mg plates subjected to rigid impacts up to 300 m/s: comparison between subtractive and additive manufacturing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roth</w:t>
+                <w:t xml:space="preserve">Time-domain finite element model of level-dependent nonlinear filter earplug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Blondé-Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ruzyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2024.2437569⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245, pp.104313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008698v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of non-penetrating ballistic testing techniques for protection assessment: From biological data to numerical and physical surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 238 (4), pp.383-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09544119241232122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of gelatine surrogates for wound track assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage characterization of AlSi10Mg plates subjected to rigid impacts up to 300 m/s: comparison between subtractive and additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Villalta</w:t>
+                <w:t xml:space="preserve">Philippe Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Bodo</w:t>
+                <w:t xml:space="preserve">Lucas Dembinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 138 (5), pp.2003-2013. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00414-024-03221-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2024.2437569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008692v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior of multilayered skin structure: A preliminary numerical and analytical microscopic analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of gelatine surrogates for wound track assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuangshuang Meng</w:t>
+                <w:t xml:space="preserve">Cynthia Bir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Hirschler</w:t>
+                <w:t xml:space="preserve">Adam Menkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Villalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.135368⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138 (5), pp.2003-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-024-03221-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008719v1</w:t>
+                <w:t xml:space="preserve">hal-05008692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of the sound transmission delay from a skin vibration to the occluded ear canal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roth</w:t>
+                <w:t xml:space="preserve">Dynamic behavior of multilayered skin structure: A preliminary numerical and analytical microscopic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianbo Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangshuang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 354, pp.135368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.135368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05008775v1</w:t>
+                <w:t xml:space="preserve">hal-05008719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of objective and subjective methods for evaluating speech quality and intelligibility recorded through bone conduction and in-ear microphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zimpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 211, pp.109576. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired-based structures optimization for additive manufacturing using metaheuristic Kriging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monzer Al Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (21), pp.5290-5299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15376494.2023.2214915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of earplug behavior in front of high-level impulse noise using laser Doppler vibrometer</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigation of the sound transmission delay from a skin vibration to the occluded ear canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Blondé-Weinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zimpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 542, pp.117345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0020585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05008764v1</w:t>
+                <w:t xml:space="preserve">hal-05008775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoughts and perspectives on biomechanical numerical models under impacts: Are women forgotten from research?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental evaluation of earplug behavior in front of high-level impulse noise using laser Doppler vibrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Blondé-Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Mezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09544119231195182⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154 (2), pp.792-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0020585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008761v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new biomechanical FE model for blunt thoracic impact</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thoughts and perspectives on biomechanical numerical models under impacts: Are women forgotten from research?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1152508⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (10), pp.1122-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09544119231195182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008774v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in numerical modelling of synthetic gel for ballistic impact assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A new biomechanical FE model for blunt thoracic impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.135077⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1152508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008720v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of rib structural responses under dynamic loadings using different material properties: A finite element analysis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advancements in numerical modelling of synthetic gel for ballistic impact assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chaufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103820⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351, pp.135077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.135077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008871v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of 3D printed samples under vibration: Effect of printing orientation and comparison with subtractive manufacturing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roth</w:t>
+                <w:t xml:space="preserve">Validation of rib structural responses under dynamic loadings using different material properties: A finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianbo Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2022.100372⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.103820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008898v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biomimetic Design Method for 3D-Printed Lightweight Structures Using L-Systems and Parametric Optimization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of 3D printed samples under vibration: Effect of printing orientation and comparison with subtractive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dembinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.100372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2022.100372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12115530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05008873v1</w:t>
+                <w:t xml:space="preserve">hal-05008898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in ballistic penetrating impact simulations on thin structures using Smooth Particles Hydrodynamics: A state of the art</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">A Biomimetic Design Method for 3D-Printed Lightweight Structures Using L-Systems and Parametric Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monzer Al Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Belkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roth</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.5530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12115530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2020.107206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05008940v1</w:t>
+                <w:t xml:space="preserve">hal-05008873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of blast loading on the risk of rib fractures: a preliminary 3D numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 326, pp.110930. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cartilage implication in protected hearing perception during direct vibro-acoustic stimulation at various locations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roth</w:t>
+                <w:t xml:space="preserve">Advances in ballistic penetrating impact simulations on thin structures using Smooth Particles Hydrodynamics: A state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangshuang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.108074⟩</w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.107206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2020.107206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008930v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of micro-particles perforations into human tissue surrogate: Numerical and analytical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuangshuang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianbo Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45, pp.101299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eml.2021.101299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of a human thoracic FE model for blunt impact and related trauma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of cartilage implication in protected hearing perception during direct vibro-acoustic stimulation at various locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Blondé-Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUTER METHODS IN BIOMECHANICS AND BIOMEDICAL ENGINEERING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.108074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.108074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008920v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPH-based simulation of micro-impacts in human-tissue surrogate: A preliminary study on multilayered structure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancement of a human thoracic FE model for blunt impact and related trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chaufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPUTER METHODS IN BIOMECHANICS AND BIOMEDICAL ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (sup 1), pp.S 310 - S 311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008855v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of geometrical and mechanical parameters of ribs submitted to high velocity impact. A numerical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianbo Shen</w:t>
+                <w:t xml:space="preserve">SPH-based simulation of micro-impacts in human-tissue surrogate: A preliminary study on multilayered structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangshuang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monzer Al-Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (25), pp.4096-4109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1919802⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 29 (26), pp.5059-5068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1946625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008866v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of impedance mismatches on impulse wave’s propagation at the outer ear: a preliminary numerical investigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jauboud</w:t>
+                <w:t xml:space="preserve">Effect of geometrical and mechanical parameters of ribs submitted to high velocity impact. A numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianbo Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUTER METHODS IN BIOMECHANICS AND BIOMEDICAL ENGINEERING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (25), pp.4096-4109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1919802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008915v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A design and optimization framework of variable-density lattice structures for additive manufacturing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+                <w:t xml:space="preserve">Effects of impedance mismatches on impulse wave’s propagation at the outer ear: a preliminary numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Blondé-Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jauboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPUTER METHODS IN BIOMECHANICS AND BIOMEDICAL ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (sup 1), pp.S148-S149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008861v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a SEBS polymer gel block as a new ballistic target to assess blunt ballistic impacts: Application to a wide range of LLKE projectiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A design and optimization framework of variable-density lattice structures for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monzer Al Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2021.103874⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (26), pp.4711-4725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2021.1936704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446694v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling micro-particles impacts into ballistic gelatine using smoothed particles hydrodynamics method</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the use of a SEBS polymer gel block as a new ballistic target to assess blunt ballistic impacts: Application to a wide range of LLKE projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2020.100852⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.103874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2021.103874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008959v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study on performances of kernel types in solid dynamic problems by smoothed particle hydrodynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Modeling micro-particles impacts into ballistic gelatine using smoothed particles hydrodynamics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangshuang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.100852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2020.100852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40571-020-00339-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05008938v1</w:t>
+                <w:t xml:space="preserve">hal-05008959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugate heat transfer analysis within in lattice-filled heat exchanger for additive manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">The study on performances of kernel types in solid dynamic problems by smoothed particle hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Shuangshuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Frissane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2020.1819489⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.407-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-020-00339-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008889v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of a human tissue surrogate SEBS gel under high velocity impacts: investigation of the effect of the strain rate in an elasto-hydrodynamic law</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Taddei</w:t>
+                <w:t xml:space="preserve">Conjugate heat transfer analysis within in lattice-filled heat exchanger for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Settar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (2), pp.241-249. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 29 (10), pp.1361-1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2020.1819489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2020.1761490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05008901v1</w:t>
+                <w:t xml:space="preserve">hal-05008889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPH-based method to simulate penetrating impact mechanics into ballistic gelatin: Toward an understanding of the perforation of human tissue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of a human tissue surrogate SEBS gel under high velocity impacts: investigation of the effect of the strain rate in an elasto-hydrodynamic law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianbo Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2019.100479⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2020.1761490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009471v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D smooth particle hydrodynamics modeling for high velocity penetrating impact using GPU: Application to a blunt projectile penetrating thin steel plates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SPH-based method to simulate penetrating impact mechanics into ballistic gelatin: Toward an understanding of the perforation of human tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monzer Al Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Frissane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangshuang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 357, pp.112590 -. </w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.100479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.112590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2019.100479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488245v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised lattice structure configuration for additive manufacturing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D smooth particle hydrodynamics modeling for high velocity penetrating impact using GPU: Application to a blunt projectile penetrating thin steel plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yicha Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+                <w:t xml:space="preserve">H. Frissane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2019.04.054⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 357, pp.112590 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.112590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277055v1</w:t>
+                <w:t xml:space="preserve">hal-03488245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical analysis of the risk of rib fractures during blunt ballistic impacts on a human thorax</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Lauro</w:t>
+                <w:t xml:space="preserve">Optimised lattice structure configuration for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (1), pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2019.04.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03442336v1</w:t>
+                <w:t xml:space="preserve">hal-02277055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Recreation of Field Cases on a Biofidelic Human FE Model Involving Deformable Less-Lethal Projectiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">A numerical analysis of the risk of rib fractures during blunt ballistic impacts on a human thorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Haugou</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors and Mechanical Engineering for Defense and Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41314-019-0022-8⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S248-S250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579906v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical study of the influence of the thorax positioning submitted to blast loading: Consequences on body trauma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical Recreation of Field Cases on a Biofidelic Human FE Model Involving Deformable Less-Lethal Projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Haugou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1474304⟩</w:t>
+              <w:t xml:space="preserve">Human Factors and Mechanical Engineering for Defense and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41314-019-0022-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008969v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPH modeling of high velocity impact into ballistic gelatin. Development of an axis-symmetrical formulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roth</w:t>
+                <w:t xml:space="preserve">Three-dimensional numerical study of the influence of the thorax positioning submitted to blast loading: Consequences on body trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26 (22), pp.1881-1888. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1452322⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 27 (5), pp.396-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1474304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008984v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of a visco-hyperelastic polymer gel under blunt ballistic impacts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPH modeling of high velocity impact into ballistic gelatin. Development of an axis-symmetrical formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Frissane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (22), pp.1881-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1452322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451027v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-velocity impact loadings on mechanical components: Subtractive versus additive manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gomes</w:t>
+                <w:t xml:space="preserve">On the modeling of a visco-hyperelastic polymer gel under blunt ballistic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Haugou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2018.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.04.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05009477v1</w:t>
+                <w:t xml:space="preserve">hal-03451027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for ballistic blunt trauma assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roth</w:t>
+                <w:t xml:space="preserve">Low-velocity impact loadings on mechanical components: Subtractive versus additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dembinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.47-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382846⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03451383v1</w:t>
+                <w:t xml:space="preserve">hal-05009477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based parametric CAD models of configurable biomechanical structures using geometric skeletons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92-93, pp.104-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothed particle hydrodynamics – based method for penetrating impacts in a biomechanical context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Frissane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S199-S200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of similarity laws for blast simulation: Open-field propagation and interaction with a biomechanical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Bodo</w:t>
+                <w:t xml:space="preserve">Methodology for ballistic blunt trauma assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1341584⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.31-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009475v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axis-symmetrical Riemann problem solved with standard SPH method. Development of a polar formulation with artificial viscosity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roth</w:t>
+                <w:t xml:space="preserve">Numerical investigation of similarity laws for blast simulation: Open-field propagation and interaction with a biomechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.08.011⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (13), pp.1140-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1341584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009478v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung tissue modelling under non-penetrating impact: a comparative investigation on numerical injury criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bodo</w:t>
+                <w:t xml:space="preserve">Axis-symmetrical Riemann problem solved with standard SPH method. Development of a polar formulation with artificial viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382841⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (12), pp.3161-3174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009487v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization of coronary stents based on Finite Element Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Azaouzi</w:t>
+                <w:t xml:space="preserve">Lung tissue modelling under non-penetrating impact: a comparative investigation on numerical injury criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S119-S120. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S21-S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382888⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05009484v1</w:t>
+                <w:t xml:space="preserve">hal-05009487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the strain rate dependence of a synthetic gel for ballistic blunt trauma assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Haugou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6408,1300 +6438,1270 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.138-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2017.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorax Injury Criteria Assessment Through Non-Lethal Impact Using An Enhanced Biomechanical Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roth</w:t>
+                <w:t xml:space="preserve">Shape optimization of coronary stents based on Finite Element Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azaouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219519417400279⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S119-S120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451435v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNCERTAINTIES OF IMPACT CONFIGURATION FOR NUMERICAL REPLICATIONS OF REAL-WORLD TRAUMA: A FE ANALYSIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Thorax Injury Criteria Assessment Through Non-Lethal Impact Using An Enhanced Biomechanical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (08), pp.1640018. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219519416400182⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (07), pp.1740027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519417400279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009490v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step in finite-element simulation of a grasping task</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">UNCERTAINTIES OF IMPACT CONFIGURATION FOR NUMERICAL REPLICATIONS OF REAL-WORLD TRAUMA: A FE ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24699322.2016.1240294⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (08), pp.1640018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519416400182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009488v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From military to civil loadings: Preliminary numerical‐based thorax injury criteria investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">A first step in finite-element simulation of a grasping task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bodo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (sup1), pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24699322.2016.1240294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.2738⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05009491v1</w:t>
+                <w:t xml:space="preserve">hal-05009488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed particle hydrodynamics formulation for penetrating impacts on ballistic gelatine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roth</w:t>
+                <w:t xml:space="preserve">From military to civil loadings: Preliminary numerical‐based thorax injury criteria investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Awoukeng Goumtcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.2738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2015.09.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05009496v1</w:t>
+                <w:t xml:space="preserve">hal-05009491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical model of the thorax under blast loading: a three dimensional numerical study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roth</w:t>
+                <w:t xml:space="preserve">Smoothed particle hydrodynamics formulation for penetrating impacts on ballistic gelatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Awoukeng Goumtcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.94-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2015.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.2694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05009874v1</w:t>
+                <w:t xml:space="preserve">hal-05009496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of hardening laws for bulk metal forming using experimental and numerical approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nizar Harb</w:t>
+                <w:t xml:space="preserve">Biomechanical model of the thorax under blast loading: a three dimensional numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Awoukeng Goumtcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Sterionow</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Thoral-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.21-33. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (12), pp.1667-1678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-014-1196-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnm.2694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009494v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to modelling and simulating the contact behaviour between a human hand model and a deformable object</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter identification of hardening laws for bulk metal forming using experimental and numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+                <w:t xml:space="preserve">Maxime Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiu-Tian Yan</w:t>
+                <w:t xml:space="preserve">Nizar Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Gomes,</w:t>
+                <w:t xml:space="preserve">Peter Sterionow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (2), pp.130-140. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.21-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.608662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-014-1196-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172712v1</w:t>
+                <w:t xml:space="preserve">hal-05009494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh density and mesh orientation dependence of FE model submitted to low-frequency vibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach to modelling and simulating the contact behaviour between a human hand model and a deformable object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Oudry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Shakourzadeh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiu-Tian Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJCAT.2012.046040⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.608662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009901v1</w:t>
+                <w:t xml:space="preserve">hal-01172712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional design method for improving safety and ergonomics of mechanical products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Robert</w:t>
+                <w:t xml:space="preserve">Mesh density and mesh orientation dependence of FE model submitted to low-frequency vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Peyraut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hossein Shakourzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 05 (08), pp.457-468. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jbise.2012.58058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJCAT.2012.046040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009878v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The optimal design of sheet metal forming processes: application to the clinching of thin sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oudjene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7755,3434 +7755,3809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Based Simulation Driven Design for Crash Applications</w:t>
+                <w:t xml:space="preserve">Functional design method for improving safety and ergonomics of mechanical products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Badin</w:t>
+                <w:t xml:space="preserve">Aurélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chamoret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roth</w:t>
+                <w:t xml:space="preserve">Xiu Tian Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Imbert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Peyraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5923/j.mechanics.20120205.01⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 05 (08), pp.457-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jbise.2012.58058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009896v1</w:t>
+                <w:t xml:space="preserve">hal-05009878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of paediatric head impact: Global validation against experimental data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge Based Simulation Driven Design for Crash Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chamoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Willinger</w:t>
+                <w:t xml:space="preserve">J. R. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2009.10.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (5), pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5923/j.mechanics.20120205.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327391v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mesh density on a finite element model’s response under dynamic loading</w:t>
+                <w:t xml:space="preserve">Finite element modelling of paediatric head impact: Global validation against experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hossein Shakourzadeh</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Raul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4024/39RO09C.jbpc.09.04⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (1), pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2009.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327380v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child head injury criteria investigation through numerical simulation of real world trauma</w:t>
+                <w:t xml:space="preserve">Finite elements modelling of paediatric head impact. Global validation against experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Raul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2008.08.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (1), pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2009.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327348v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child neck FE model development and validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of mesh density on a finite element model’s response under dynamic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Willinger</w:t>
+                <w:t xml:space="preserve">Marwan El-Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Shakourzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (2), pp.244-257. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.210-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJHFMS.2008.022479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4024/39RO09C.jbpc.09.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327093v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of child head injuries in the field of child abuse</w:t>
+                <w:t xml:space="preserve">Child head injury criteria investigation through numerical simulation of real world trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Raul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Willinger</w:t>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Raul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11 (sup001), pp.199-201. </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (1), pp.32-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255840802298893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2008.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327154v1</w:t>
+                <w:t xml:space="preserve">hal-04327348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the benign enlargement of the subarachnoid space on the bridging veins strain during a shaking event: a finite element study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Child neck FE model development and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ludes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Willinger</w:t>
+                <w:t xml:space="preserve">F. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00414-008-0242-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (2), pp.244-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJHFMS.2008.022479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04327068v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofidelic child head FE model to simulate real world trauma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the benign enlargement of the subarachnoid space on the bridging veins strain during a shaking event: a finite element study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Raul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ludes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2008.01.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 122 (4), pp.337 - 340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-008-0242-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326847v1</w:t>
+                <w:t xml:space="preserve">hal-04327068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of scaling methods in child head finite element modelling</w:t>
+                <w:t xml:space="preserve">Finite element analysis of child head injuries in the field of child abuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">J.S. Raul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (4), pp.404. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (sup001), pp.199-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVS.2007.016750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255840802298893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326835v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biofidelic child head FE model to simulate real world trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Raul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (3), pp.262 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2008.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitation of scaling methods in child head finite element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Raul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Vehicle Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (4), pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVS.2007.016750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of impact and shaking inflicted to a child</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ludes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 121 (3), pp.223 - 228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00414-006-0129-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception numérique de structures lattice par décomposition de domaine et réseau neuronal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque national S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique GIS S.Mart, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blast protection for head substitutes: a state of the art</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal design of lattice structures via PINN-based domain decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cadart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">SIM-AM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312900v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving bone-conducted speech quality: a novel approach based on speech production principles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
+                <w:t xml:space="preserve">Blast protection for head substitutes: a state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dune Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Elster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE24</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008708v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modélisation poutre enrichie des structures lattices en fabrication additive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Slim Bahi</w:t>
+                <w:t xml:space="preserve">Improving bone-conducted speech quality: a novel approach based on speech production principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTER-NOISE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nantes, France. pp.3701-3708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611059v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of penetrating micro-impacts in human-tissue surrogate</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une modélisation poutre enrichie des structures lattices en fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cadart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Material Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Orlando, United States</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008839v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérations des formants par l’utilisation de microphones « non conventionnels »</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of penetrating micro-impacts in human-tissue surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Advanced Material Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848422v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis and shape optimization of coronary stents structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Taddei</w:t>
+                <w:t xml:space="preserve">Altérations des formants par l’utilisation de microphones « non conventionnels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF NUMERICAL ANALYSIS AND APPLIED MATHEMATICS ICNAAM 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, (CFA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659523v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical recreation of police field cases on a human body FE model : first insights into BABT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element analysis and shape optimization of coronary stents structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Lebaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASS2020 Personal Armour System Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF NUMERICAL ANALYSIS AND APPLIED MATHEMATICS ICNAAM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rhodes, France. pp.380004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0082016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432820v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical analysis of the risk of rib fractures during blunt ballistic impacts on a human thorax</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Numerical recreation of police field cases on a human body FE model : first insights into BABT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Lauro</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Haugou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PASS2020 Personal Armour System Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433008v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical recreation of field cases on a biofidelic human FE model involving deformable less-lethal projectiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">A numerical analysis of the risk of rib fractures during blunt ballistic impacts on a human thorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Haugou</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Non-Lethal Weapons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41314-019-0022-8⟩</w:t>
+              <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S248-S250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430314v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a visco-hyperelastic synthetic gel for ballistic impacts assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Numerical recreation of field cases on a biofidelic human FE model involving deformable less-lethal projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Haugou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Mechanics (SEM'2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62956-8_19⟩</w:t>
+              <w:t xml:space="preserve">European Symposium on Non-Lethal Weapons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41314-019-0022-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436839v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind armour blunt trauma assessment by means of experimental and numerical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Characterization of a visco-hyperelastic synthetic gel for ballistic impacts assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Haugou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Haugou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal Armour Systems Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Society for Experimental Mechanics (SEM'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62956-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433279v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of rib fractures assessment during kinetic energy projectile impact through experiments and modelling on a human torso FE model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Behind armour blunt trauma assessment by means of experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Haugou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal Armour Systems Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Washington D.C, United States</w:t>
+              <w:t xml:space="preserve">Personal Armour Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Washington, D.C, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466720v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la propagation d'une onde de choc issue d'une explosion en champ libre et son interaction avec un modèle biomécanique humain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk of rib fractures assessment during kinetic energy projectile impact through experiments and modelling on a human torso FE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Haugou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Personal Armour Systems Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Washington D.C, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922526v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un modèle éléments finis 3D non-linéaire d'une main en contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chamoret</w:t>
+                <w:t xml:space="preserve">Simulation numérique de la propagation d'une onde de choc issue d'une explosion en champ libre et son interaction avec un modèle biomécanique humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures (CSMA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592830v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche DFA et conception fonctionnelle de produits modulaires : le modèle FARD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Deschinkel</w:t>
+                <w:t xml:space="preserve">Création d'un modèle éléments finis 3D non-linéaire d'une main en contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiu-Tian Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI 2011, 9ème congrès international de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Québec, Canada. 8 p</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures (CSMA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222482v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to modularity in product development - utilising assembly sequence knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Approche DFA et conception fonctionnelle de produits modulaires : le modèle FARD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deschinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiu Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gomez</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED'11, 18th Int. Conf. on Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Copenhague, Denmark. pp.236--248</w:t>
+              <w:t xml:space="preserve">CIGI 2011, 9ème congrès international de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Québec, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222475v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mesh density on a finite element model under dynamic loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Oudry</w:t>
+                <w:t xml:space="preserve">A new approach to modularity in product development - utilising assembly sequence knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiu Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deschinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 3rd European Hyperworks Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Versailles, France</w:t>
+              <w:t xml:space="preserve">ICED'11, 18th Int. Conf. on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Copenhague, Denmark. pp.236--248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009929v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of mesh density on a finite element model under dynamic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of 3rd European Hyperworks Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Utilisation des modèles éléments finis de la tête, du cou et de l’œil de l’enfant en médecine légale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées internationales Méditerranéennes de Medecine Légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11192,566 +11567,566 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Human Surrogate for the Assessment of Ballistic Impacts on the Thorax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Experimental Mechanics Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Orlando (Florida), France. Springer Nature Switzerland, pp.121-128, 2024, Conference Proceedings of the Society for Experimental Mechanics Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-50646-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Physical Human Thorax Surrogate Dedicated to Blunt Ballistic Impacts Based on FE Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. 39, Springer Nature Switzerland, pp.233-241, 2024, Lecture Notes in Computational Vision and Biomechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55315-8_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF BONE-CONDUCTION MICROPHONE LOCATION AND MOUTH OPENING ON TRANSFER FUNCTION BETWEEN ORAL CAVITY SOUND PRESSURE AND SKIN ACCELERATION</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new biomechanical physical surrogate for thoracic blunt impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chaufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention of the European Acoustics / Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. 2023</w:t>
+              <w:t xml:space="preserve">Non Lethal Weapons Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bruxelles, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008824v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new biomechanical physical surrogate for thoracic blunt impact</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFFECT OF BONE-CONDUCTION MICROPHONE LOCATION AND MOUTH OPENING ON TRANSFER FUNCTION BETWEEN ORAL CAVITY SOUND PRESSURE AND SKIN ACCELERATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zimpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non Lethal Weapons Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bruxelles, France. 2023</w:t>
+              <w:t xml:space="preserve">Convention of the European Acoustics / Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008811v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Domain Numerical Investigation to Assess Noise Reduction Allowed by a Non-Linear Passive Earplug Facing Impulse Noises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ruzyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Blondé-Weinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11766,867 +12141,867 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Acoustics Week in Canada 2023 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montréal, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of earplug behavior in front of high-level impulse noises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Blondé-Weinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jauboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zimpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Mezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baltic-Nordic Acoust. Meet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aalborg, Sweden. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVOLVEMENT OF THE OUTER EAR’S CARTILAGE AND SOFT TISSUES IN HEARING PROTECTION LIMITATION DURING HIGHLEVEL IMPULSE NOISE EXPOSITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Blondé-Weinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jauboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zimpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Prague, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical recreation of Police Field Cases on a human body FE model: first insights into BABT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal Armour Systems Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Copenhagen, Sweden. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE STUDY ON INSTABILITY OF DIFFERENT KERNELS IN SOLID DYNAMIC PROBLEMS BY SMOOTHED PARTICLE HYDRODYNAMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuangshuang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Frissane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Lebaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eccomas Proceedia COMPDYN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Crete, Greece. pp.4675-4689, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW APPROACH TO MODULARITY IN PRODUCT DEVELOPMENT – UTILISING ASSEMBLY SEQUENCE KNOWLEDGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiu Tian Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deschinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Copenhage, Denmark. DS 68 - 5, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three years old child neck FE modelling under automotive accident conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IRCOBI Conference. Maastricht. Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Maastricht, Netherlands. pp.277 - 289, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation of scaling method in child head modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Council on Biomechanics of Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Zurich, Switzerland. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12636,549 +13011,549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Human Surrogate for the Assessment of Ballistic Impacts on the Thorax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Veronica Eliasson; Paul Allison; Phillip Jannotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Behavior of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer, pp.121-128, 2024, Conference Proceedings of the Society for Experimental Mechanics Series (CPSEMS), 978-3-031-50645-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-50646-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Visco-Hyperelastic Synthetic Gel for Ballistic Impacts Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Haugou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Behavior of Materials, Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.109-113, 2018, Conference Proceedings of the Society for Experimental Mechanics Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62956-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropometry and Numerical Simulations of a Child Head Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Raul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Anthropometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.531-559, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-1788-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crash FE Simulation in the Design Process - Theory and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chamoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jr. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Analysis - Theory and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/23813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13325,51 +13700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Legens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525008768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191781v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dancerel-Bourlon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauzac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16227" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05362410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hohnadel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#242;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle&#8208;skrzypczak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400572" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zimpfer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blond&#233;-Weinmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacai Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoke Wen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2024.100567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191792v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bennani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruzyla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2437569" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chaufer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119241232122" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Menkara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Villalta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bodo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-024-03221-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Meng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135368" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joubaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117345" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zimpfer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109576" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Al Khalil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2214915" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Mezzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020585" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119231195182" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marechal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1152508" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103820" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008898v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lachat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2022.100372" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Belkebir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12115530" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Taddei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2020.107206" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03445908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110930" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108074" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veysset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101299" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008855v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Al-Khalil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1946625" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1919802" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jauboud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1936704" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103874" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.100852" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Shuangshuang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Frissane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00339-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Settar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1819489" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1761490" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2019.100479" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488245v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frissane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taddei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112590" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.054" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2JW45GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714258" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Haugou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-019-0022-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1474304" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1452322" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.04.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382846" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382931" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bodo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1341584" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009478v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.08.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382841" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azaouzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382888" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.04.027" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH6TVRMB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417400279" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009490v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519416400182" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2016.1240294" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Awoukeng Goumtcha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2738" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009496v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Awoukeng Goumtcha" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2015.09.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thoral-Pierre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2694" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruber" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Harb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sterionow" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1196-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172712v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Tian Yan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes," TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.608662" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009901v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Oudry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shakourzadeh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2012.046040" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009878v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Tian Yan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Peyraut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2012.58058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudjene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2012.046041" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009896v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamoret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Imbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.mechanics.20120205.01" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327391v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Raul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Willinger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2009.10.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El-Rich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4024/39RO09C.jbpc.09.04" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327348v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2008.08.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W418Z8N7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327093v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2008.022479" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Raul" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802298893" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327068v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Raul" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ludes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-008-0242-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6S4V3W4F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326847v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2008.01.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43H4S6NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326835v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Raul" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVS.2007.016750" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326821v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-006-0129-3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC3VKLFS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244910v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312900v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Stamm" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Elster" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008708v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3360" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611059v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848422v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082016" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432820v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433008v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430314v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436839v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62956-8_19" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433279v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03466720v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922526v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592830v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222482v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschinkel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Yan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222475v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009929v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393649v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meyer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008797v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50646-8_18" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008849v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_26" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008824v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008811v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008757v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008888v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008983v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009474v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009962v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Meyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009978v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008717v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432750v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009884v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1788-1_28" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009905v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Imbert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23813" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Legens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525008768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05362410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hohnadel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#242;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104433" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191781v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dancerel-Bourlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauzac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle&#8208;skrzypczak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400572" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zimpfer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blond&#233;-Weinmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacai Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoke Wen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2024.100567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191792v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bennani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruzyla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chaufer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119241232122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2437569" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Menkara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Villalta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bodo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-024-03221-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Meng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zimpfer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109576" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Al Khalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2214915" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joubaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117345" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008764v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Mezzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020585" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119231195182" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marechal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1152508" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103820" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lachat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2022.100372" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Belkebir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12115530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03445908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Taddei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110930" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2020.107206" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veysset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101299" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108074" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Al-Khalil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1946625" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1919802" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jauboud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1936704" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103874" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.100852" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Shuangshuang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Frissane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00339-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Settar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1819489" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1761490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2019.100479" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frissane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taddei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112590" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2JW45GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714258" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579906v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Haugou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-019-0022-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1474304" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1452322" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.04.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.06.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382931" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382846" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bodo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1341584" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.08.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009487v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382841" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.04.027" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH6TVRMB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azaouzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382888" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417400279" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519416400182" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2016.1240294" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Awoukeng Goumtcha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2738" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009496v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Awoukeng Goumtcha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2015.09.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thoral-Pierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2694" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Harb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sterionow" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1196-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172712v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Tian Yan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes," TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.608662" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Oudry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shakourzadeh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2012.046040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudjene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2012.046041" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Tian Yan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Peyraut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2012.58058" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamoret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Imbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.mechanics.20120205.01" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327391v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Raul" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Willinger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2009.10.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514877v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Raul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHBJPWVL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El-Rich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4024/39RO09C.jbpc.09.04" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327348v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2008.08.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W418Z8N7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327093v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2008.022479" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ludes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-008-0242-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6S4V3W4F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327154v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Raul" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802298893" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326847v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2008.01.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43H4S6NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326835v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Raul" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVS.2007.016750" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326821v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-006-0129-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC3VKLFS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244910v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312900v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Stamm" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Elster" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3360" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659523v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432820v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430314v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436839v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62956-8_19" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433279v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03466720v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592830v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschinkel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Yan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009929v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393649v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deck" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008797v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50646-8_18" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008849v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008811v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008824v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008757v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008888v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009474v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009962v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Meyer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009978v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008717v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1788-1_28" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009905v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Imbert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23813" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>