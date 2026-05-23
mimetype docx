--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical finite element simulation of the pelvic organs under dynamic loading and validation against experimental data from magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">Influence of the female breast on a ballistic impact: effect of the size and location of the impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lafond</w:t>
+                <w:t xml:space="preserve">Elodie Dancerel-Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Hohnadel</w:t>
+                <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brunel</w:t>
+                <w:t xml:space="preserve">Olivier Mauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pirrò</w:t>
+                <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 146, pp.104433. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362410v1</w:t>
+                <w:t xml:space="preserve">hal-05191781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the female breast on a ballistic impact: effect of the size and location of the impact</w:t>
+                <w:t xml:space="preserve">Biomechanical finite element simulation of the pelvic organs under dynamic loading and validation against experimental data from magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Dancerel-Bourlon</w:t>
+                <w:t xml:space="preserve">Camille Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Delille</w:t>
+                <w:t xml:space="preserve">Louise Hohnadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mauzac</w:t>
+                <w:t xml:space="preserve">Thomas Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Prat</w:t>
+                <w:t xml:space="preserve">Nicolas Pirrò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+                <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146, pp.104433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191781v2</w:t>
+                <w:t xml:space="preserve">hal-05362410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting the Industrial Challenges of CO 2 Photocatalytic Reduction: Moving From Molybdenum Disulfides to Oxysulfides Based Materials?</w:t>
               </w:r>
@@ -859,77 +859,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Parametrization model of skull on structure and thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,64 +1257,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of non-penetrating ballistic testing techniques for protection assessment: From biological data to numerical and physical surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,64 +2309,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new biomechanical FE model for blunt thoracic impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2443,64 +2443,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements in numerical modelling of synthetic gel for ballistic impact assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2928,64 +2928,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3430,64 +3430,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of a human thoracic FE model for blunt impact and related trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4001,77 +4001,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a SEBS polymer gel block as a new ballistic target to assess blunt ballistic impacts: Application to a wide range of LLKE projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5026,64 +5026,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5147,64 +5147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Recreation of Field Cases on a Biofidelic Human FE Model Involving Deformable Less-Lethal Projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5489,51 +5489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Haugou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5965,64 +5965,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6385,51 +6385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Haugou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,51 +6635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10129,64 +10129,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical recreation of police field cases on a human body FE model : first insights into BABT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10267,64 +10267,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10388,64 +10388,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical recreation of field cases on a biofidelic human FE model involving deformable less-lethal projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10535,64 +10535,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Haugou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10656,64 +10656,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind armour blunt trauma assessment by means of experimental and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10781,64 +10781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of rib fractures assessment during kinetic energy projectile impact through experiments and modelling on a human torso FE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11594,64 +11594,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Human Surrogate for the Assessment of Ballistic Impacts on the Thorax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11728,64 +11728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Physical Human Thorax Surrogate Dedicated to Blunt Ballistic Impacts Based on FE Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11862,64 +11862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new biomechanical physical surrogate for thoracic blunt impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12436,64 +12436,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical recreation of Police Field Cases on a human body FE model: first insights into BABT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13038,64 +13038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Human Surrogate for the Assessment of Ballistic Impacts on the Thorax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13189,64 +13189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Haugou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13700,51 +13700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Legens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525008768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05362410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hohnadel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#242;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104433" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191781v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dancerel-Bourlon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauzac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle&#8208;skrzypczak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400572" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zimpfer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blond&#233;-Weinmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacai Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoke Wen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2024.100567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191792v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bennani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruzyla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chaufer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119241232122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2437569" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Menkara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Villalta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bodo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-024-03221-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Meng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zimpfer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109576" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Al Khalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2214915" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joubaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117345" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008764v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Mezzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020585" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119231195182" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marechal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1152508" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103820" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lachat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2022.100372" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Belkebir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12115530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03445908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Taddei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110930" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2020.107206" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veysset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101299" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108074" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Al-Khalil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1946625" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1919802" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jauboud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1936704" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103874" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.100852" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Shuangshuang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Frissane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00339-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Settar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1819489" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1761490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2019.100479" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frissane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taddei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112590" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2JW45GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714258" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579906v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Haugou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-019-0022-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1474304" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1452322" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.04.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.06.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382931" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382846" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bodo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1341584" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.08.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009487v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382841" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.04.027" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH6TVRMB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azaouzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382888" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417400279" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519416400182" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2016.1240294" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Awoukeng Goumtcha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2738" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009496v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Awoukeng Goumtcha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2015.09.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thoral-Pierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2694" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Harb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sterionow" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1196-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172712v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Tian Yan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes," TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.608662" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Oudry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shakourzadeh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2012.046040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudjene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2012.046041" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Tian Yan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Peyraut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2012.58058" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamoret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Imbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.mechanics.20120205.01" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327391v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Raul" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Willinger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2009.10.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514877v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Raul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHBJPWVL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El-Rich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4024/39RO09C.jbpc.09.04" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327348v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2008.08.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W418Z8N7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327093v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2008.022479" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ludes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-008-0242-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6S4V3W4F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327154v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Raul" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802298893" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326847v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2008.01.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43H4S6NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326835v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Raul" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVS.2007.016750" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326821v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-006-0129-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC3VKLFS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244910v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312900v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Stamm" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Elster" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3360" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659523v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432820v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430314v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436839v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62956-8_19" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433279v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03466720v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592830v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschinkel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Yan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009929v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393649v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deck" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008797v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50646-8_18" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008849v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008811v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008824v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008757v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008888v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009474v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009962v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Meyer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009978v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008717v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1788-1_28" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009905v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Imbert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23813" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle-Skrzypczak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Legens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525008768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191781v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dancerel-Bourlon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauzac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16227" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05362410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hohnadel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#242;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonduelle&#8208;skrzypczak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400572" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zimpfer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blond&#233;-Weinmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacai Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoke Wen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taml.2024.100567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191792v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lauro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bennani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruzyla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hamery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chaufer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119241232122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2437569" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Menkara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Villalta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bodo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-024-03221-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangshuang Meng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hirschler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zimpfer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109576" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Al Khalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Lebaal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2214915" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joubaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117345" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008764v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Mezzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020585" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119231195182" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marechal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1152508" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103820" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lachat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2022.100372" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Belkebir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12115530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03445908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Taddei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110930" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2020.107206" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veysset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101299" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108074" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Al-Khalil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1946625" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1919802" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jauboud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1936704" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446694v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103874" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.100852" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Shuangshuang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Frissane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00339-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Settar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1819489" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2020.1761490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009471v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2019.100479" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frissane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taddei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebaal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112590" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.054" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2JW45GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714258" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03579906v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Haugou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41314-019-0022-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1474304" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1452322" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.04.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.04.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2017.06.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382931" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382846" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bodo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1341584" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009478v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.08.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009487v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382841" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.04.027" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH6TVRMB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azaouzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382888" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519417400279" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519416400182" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chamoret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24699322.2016.1240294" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Awoukeng Goumtcha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2738" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009496v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Awoukeng Goumtcha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2015.09.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009874v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thoral-Pierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2694" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Harb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sterionow" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1196-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172712v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Tian Yan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes," TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.608662" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009901v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Oudry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shakourzadeh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2012.046040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oudjene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2012.046041" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Tian Yan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Peyraut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2012.58058" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamoret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Imbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.mechanics.20120205.01" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327391v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Raul" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Willinger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2009.10.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514877v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Raul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHBJPWVL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El-Rich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4024/39RO09C.jbpc.09.04" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327348v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2008.08.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W418Z8N7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327093v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2008.022479" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ludes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-008-0242-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6S4V3W4F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327154v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Raul" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802298893" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326847v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2008.01.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43H4S6NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326835v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Raul" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVS.2007.016750" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326821v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-006-0129-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC3VKLFS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244910v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402283v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312900v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Stamm" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Elster" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3360" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659523v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassir" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432820v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430314v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436839v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62956-8_19" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433279v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03466720v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592830v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyraut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222482v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschinkel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Yan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009929v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393649v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deck" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008797v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50646-8_18" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008849v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_26" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008811v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008824v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008757v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008888v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009474v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009962v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Meyer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009978v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008717v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1788-1_28" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009905v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Imbert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23813" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>